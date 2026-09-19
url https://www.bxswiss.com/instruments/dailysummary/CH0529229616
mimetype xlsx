--- v9 (2026-08-25)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8209d942ec1b4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0973872cd564124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1064cb31679465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7494f8c70c04579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb513244eee854e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1064cb31679465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eee3abe4e94ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7494f8c70c04579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>170,350</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,070</x:t>
-[...485 lines deleted...]
-          <x:t>169,550</x:t>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>