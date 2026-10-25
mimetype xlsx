--- v10 (2026-09-19)
+++ v11 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0973872cd564124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d7aeb52c654813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7494f8c70c04579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda765be8adb64d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,731 +91,704 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eee3abe4e94ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7494f8c70c04579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbc8bd87e264142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda765be8adb64d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Format - Aktien Schweiz AC</x:t>
+          <x:t>Format - Aktien Schweiz Wachstum AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>167,260</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,560</x:t>
-[...225 lines deleted...]
-          <x:t>162,290</x:t>
+          <x:t>167,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>