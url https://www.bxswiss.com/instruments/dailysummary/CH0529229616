--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebafd3cafb744af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028b506901f64bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf526f63ac2483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5039fee70a44fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3846fe31401e4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf526f63ac2483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc468729e4f304a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5039fee70a44fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>