--- v4 (2026-04-03)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028b506901f64bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a214917f745ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5039fee70a44fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58baff1497c34242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc468729e4f304a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5039fee70a44fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b706d6bfe44370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58baff1497c34242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>149,410</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,070</x:t>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>