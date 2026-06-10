--- v5 (2026-04-28)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a214917f745ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12549d802eb74e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58baff1497c34242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c09d3256bea4888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b706d6bfe44370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58baff1497c34242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc01acfb3c8e4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c09d3256bea4888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>164,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,210</x:t>
-[...112 lines deleted...]
-          <x:t>159,320</x:t>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>