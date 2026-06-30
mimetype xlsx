--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12549d802eb74e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7aa07ea3b5411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c09d3256bea4888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb8a84d76824690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc01acfb3c8e4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c09d3256bea4888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e2ecc089764b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb8a84d76824690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>168,360</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,900</x:t>
-[...38 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,090</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>169,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,190</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>170,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>167,740</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>