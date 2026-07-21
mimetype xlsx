--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7aa07ea3b5411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e1d4af853d4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb8a84d76824690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82e26c033d54112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e2ecc089764b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb8a84d76824690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb48d7ae7456419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82e26c033d54112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>171,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,650</x:t>
-[...53 lines deleted...]
-          <x:t>168,760</x:t>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>169,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>