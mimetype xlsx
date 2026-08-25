--- v8 (2026-07-21)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e1d4af853d4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8209d942ec1b4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82e26c033d54112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1064cb31679465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb48d7ae7456419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82e26c033d54112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb513244eee854e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1064cb31679465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>168,950</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,660</x:t>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,010</x:t>
-[...215 lines deleted...]
-          <x:t>173,480</x:t>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,320</x:t>
-[...323 lines deleted...]
-          <x:t>169,530</x:t>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>