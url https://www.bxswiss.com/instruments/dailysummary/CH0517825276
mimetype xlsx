--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600088a225eb4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ade7c98a54359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d7181f6f1746e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60c4b212414cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81af7d3fa5434c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d7181f6f1746e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re088a2d3a47d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60c4b212414cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,420</x:t>
-[...350 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,300</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,345</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>98,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,295</x:t>
-[...4 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>