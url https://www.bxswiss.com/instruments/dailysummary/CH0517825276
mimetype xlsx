--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ade7c98a54359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3096cd63f9d45fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60c4b212414cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892c0b6a0b9b49fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re088a2d3a47d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60c4b212414cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13210cc900a4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892c0b6a0b9b49fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,410</x:t>
-[...11 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,425</x:t>
-[...48 lines deleted...]
-          <x:t>98,405</x:t>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,395</x:t>
-[...463 lines deleted...]
-          <x:t>98,235</x:t>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>