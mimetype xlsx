--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3096cd63f9d45fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663f98df18dc4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892c0b6a0b9b49fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3557fdb8947c4661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13210cc900a4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892c0b6a0b9b49fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cd4ecc9a8b4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3557fdb8947c4661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>