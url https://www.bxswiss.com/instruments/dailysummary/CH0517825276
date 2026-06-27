--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663f98df18dc4692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e2324781974dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3557fdb8947c4661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd192339f7af54b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cd4ecc9a8b4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3557fdb8947c4661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbaf4474c704436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd192339f7af54b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>