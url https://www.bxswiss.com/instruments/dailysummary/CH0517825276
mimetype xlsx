--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e2324781974dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70856d927470485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd192339f7af54b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc216e0bc894df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbaf4474c704436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd192339f7af54b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5925889cda459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc216e0bc894df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...598 lines deleted...]
-          <x:t>98,825</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,815</x:t>
-[...31 lines deleted...]
-          <x:t>98,845</x:t>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>