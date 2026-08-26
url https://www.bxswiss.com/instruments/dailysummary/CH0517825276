--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70856d927470485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300a723d01ba4a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc216e0bc894df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26d73889d1248c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5925889cda459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc216e0bc894df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874a309c737943c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26d73889d1248c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>98,925</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,900</x:t>
-[...38 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...129 lines deleted...]
-          <x:t>98,965</x:t>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,935</x:t>
-[...16 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>98,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,915</x:t>
-[...16 lines deleted...]
-          <x:t>98,960</x:t>
+          <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,955</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>