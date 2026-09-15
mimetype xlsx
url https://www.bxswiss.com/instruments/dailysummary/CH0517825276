--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300a723d01ba4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8df2658d1d4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26d73889d1248c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4378e975a494d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874a309c737943c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26d73889d1248c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f30748f1db4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4378e975a494d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0517825276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,975</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,915</x:t>
-[...16 lines deleted...]
-          <x:t>98,960</x:t>
+          <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,955</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>98,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,850</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,045</x:t>
-[...16 lines deleted...]
-          <x:t>99,070</x:t>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,065</x:t>
-[...11 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,105</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>