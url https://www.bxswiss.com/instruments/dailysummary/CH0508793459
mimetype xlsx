--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab58b88e3740e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc0829feaf548e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec5443875634662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6e55888bcd494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297453927c514faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec5443875634662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079a48a72ed0490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6e55888bcd494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,723</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,587</x:t>
-[...625 lines deleted...]
-          <x:t>8,407</x:t>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>