--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc0829feaf548e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a34a33fcff42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6e55888bcd494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49082824b354f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079a48a72ed0490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6e55888bcd494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a650d3490ad4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49082824b354f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>7,773</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,720</x:t>
-[...183 lines deleted...]
-          <x:t>8,254</x:t>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,907</x:t>
-[...193 lines deleted...]
-          <x:t>7,698</x:t>
+          <x:t>8,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>