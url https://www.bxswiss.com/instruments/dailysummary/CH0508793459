--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a34a33fcff42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f9362626f74376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49082824b354f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a70243c87e42fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a650d3490ad4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49082824b354f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59eb4893c86641a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a70243c87e42fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>8,437</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>