--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f9362626f74376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453ac02579194a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a70243c87e42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728f9cabb97545be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59eb4893c86641a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a70243c87e42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41c92ef0a2c4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728f9cabb97545be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,379</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,157</x:t>
-[...65 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,354</x:t>
-[...360 lines deleted...]
-          <x:t>8,342</x:t>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>