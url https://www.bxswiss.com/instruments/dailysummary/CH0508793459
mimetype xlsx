--- v9 (2026-06-10)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453ac02579194a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da1523ce7c242cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728f9cabb97545be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb87074f6cee4a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41c92ef0a2c4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728f9cabb97545be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6fb0b394449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb87074f6cee4a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>