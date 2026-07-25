--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da1523ce7c242cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6a805dabcf4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb87074f6cee4a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e22ef8eff674659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6fb0b394449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb87074f6cee4a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4071b20d94cf476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e22ef8eff674659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,734</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,707</x:t>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,872</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,440</x:t>
-[...75 lines deleted...]
-          <x:t>7,225</x:t>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,149</x:t>
-[...377 lines deleted...]
-          <x:t>6,733</x:t>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>