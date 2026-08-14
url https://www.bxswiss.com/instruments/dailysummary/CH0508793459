--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6a805dabcf4b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979bd38bd6714169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e22ef8eff674659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea1a8e68fa84c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4071b20d94cf476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e22ef8eff674659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24abd9a9d78b4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea1a8e68fa84c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>6,506</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,666</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>6,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>