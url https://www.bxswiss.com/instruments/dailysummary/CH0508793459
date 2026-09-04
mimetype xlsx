--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979bd38bd6714169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7d75f749374ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea1a8e68fa84c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7f97f07a5b4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24abd9a9d78b4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea1a8e68fa84c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf538b67c8b0463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7f97f07a5b4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,883</x:t>
-[...161 lines deleted...]
-          <x:t>6,826</x:t>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,784</x:t>
-[...276 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,771</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>6,666</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>