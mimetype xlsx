--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7d75f749374ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4111ecffdc724899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7f97f07a5b4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1911b78476ac4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf538b67c8b0463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7f97f07a5b4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a9d4f3094d41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1911b78476ac4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>7,786</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>