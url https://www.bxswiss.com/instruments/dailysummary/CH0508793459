--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4111ecffdc724899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3ba405581c4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1911b78476ac4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0079e02f5eca499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a9d4f3094d41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1911b78476ac4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racda75c26c054c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0079e02f5eca499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>