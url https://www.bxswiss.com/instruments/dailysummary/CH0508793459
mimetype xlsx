--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3ba405581c4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f1e44bd7bb4dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0079e02f5eca499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2c71d5394e4fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racda75c26c054c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0079e02f5eca499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c161cf7b58a4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2c71d5394e4fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sygnum Platform Winners Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0508793459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>10,135</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,868</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>9,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>