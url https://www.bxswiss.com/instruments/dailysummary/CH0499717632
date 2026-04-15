--- v3 (2026-03-14)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4230223d74ac4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68793b7a19964efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61568cf186e74ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07031d912dad495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee58e92ec3b4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61568cf186e74ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bece43e1f804cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07031d912dad495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...539 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,830</x:t>
-[...90 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>