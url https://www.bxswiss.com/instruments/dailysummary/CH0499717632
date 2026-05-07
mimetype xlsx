--- v4 (2026-04-15)
+++ v5 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68793b7a19964efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f24321689394995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07031d912dad495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aad64d9dd5a4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bece43e1f804cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07031d912dad495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a3f1789cc994e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aad64d9dd5a4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,180</x:t>
-[...522 lines deleted...]
-          <x:t>93,760</x:t>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>