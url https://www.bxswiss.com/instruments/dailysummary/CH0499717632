--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f24321689394995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0417b2a13c4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aad64d9dd5a4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15947b62495a4320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a3f1789cc994e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aad64d9dd5a4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03a13ad99264906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15947b62495a4320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,050</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>93,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,360</x:t>
-[...161 lines deleted...]
-          <x:t>92,540</x:t>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,400</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,240</x:t>
-[...4 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>