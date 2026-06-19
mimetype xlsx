--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0417b2a13c4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c413cd97b7b461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15947b62495a4320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5304867e41074fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03a13ad99264906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15947b62495a4320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef62c849501455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5304867e41074fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,540</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>92,000</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>94,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,040</x:t>
-[...16 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>94,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>95,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>