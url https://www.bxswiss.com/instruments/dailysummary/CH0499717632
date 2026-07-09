--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c413cd97b7b461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce2af0eea93498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5304867e41074fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2bab8f3b15440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef62c849501455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5304867e41074fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref266d1df98d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2bab8f3b15440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,140</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,040</x:t>
-[...16 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>94,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,760</x:t>
-[...43 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,400</x:t>
-[...313 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,110</x:t>
-[...70 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...36 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>