--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce2af0eea93498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e2e4ec14344b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2bab8f3b15440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3bdefaf216448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref266d1df98d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2bab8f3b15440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8f4fdfff914496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3bdefaf216448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,240</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,920</x:t>
-[...409 lines deleted...]
-          <x:t>96,970</x:t>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>