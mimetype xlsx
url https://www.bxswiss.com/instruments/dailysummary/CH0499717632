--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e2e4ec14344b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e658dfec21460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3bdefaf216448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0ee0fbaef54d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8f4fdfff914496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3bdefaf216448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a5611b329a4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0ee0fbaef54d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,890</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...468 lines deleted...]
-          <x:t>98,450</x:t>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>