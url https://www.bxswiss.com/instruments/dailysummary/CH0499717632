--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e658dfec21460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b825d5c26a44499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0ee0fbaef54d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7006d259bb4a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a5611b329a4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0ee0fbaef54d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538c4c68aee041d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7006d259bb4a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,450</x:t>
-[...377 lines deleted...]
-          <x:t>99,160</x:t>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>