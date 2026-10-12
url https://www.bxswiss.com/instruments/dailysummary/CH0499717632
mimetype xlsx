--- v11 (2026-09-08)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b825d5c26a44499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6964747c9be540bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7006d259bb4a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d594285fd94030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538c4c68aee041d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7006d259bb4a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efc7262320c4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d594285fd94030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,250</x:t>
-[...21 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...146 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,630</x:t>
-[...9 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>