--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6964747c9be540bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b626b219464394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d594285fd94030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2882d900014c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efc7262320c4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d594285fd94030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fba6641379f4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2882d900014c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKB Portfoliofonds - Aktien Schweiz Plus ESG Fokus AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0499717632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,430</x:t>
-[...4 lines deleted...]
-          <x:t>96,460</x:t>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,260</x:t>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,060</x:t>
-[...65 lines deleted...]
-          <x:t>12.10.2026</x:t>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>96,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>