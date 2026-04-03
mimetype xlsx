--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c7aa93d7074296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a736df6e2644304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689983ccb13d43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cf502d4ecf494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623aeebf54c14a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689983ccb13d43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5930b2c4c5344765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cf502d4ecf494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>