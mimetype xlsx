--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a736df6e2644304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c55f463f7640e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cf502d4ecf494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9488e59f8e3e4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5930b2c4c5344765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cf502d4ecf494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ced1fc653a4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9488e59f8e3e4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,122</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>