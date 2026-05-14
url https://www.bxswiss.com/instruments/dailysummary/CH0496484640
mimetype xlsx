--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c55f463f7640e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52661636aa84371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9488e59f8e3e4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be6607a5ad747ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ced1fc653a4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9488e59f8e3e4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103c0901fa634abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be6607a5ad747ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>