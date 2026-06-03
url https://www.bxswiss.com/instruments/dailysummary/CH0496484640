--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52661636aa84371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bee8ef93fcd41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be6607a5ad747ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88911cfb9e284c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103c0901fa634abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be6607a5ad747ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f848794a45547ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88911cfb9e284c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>22,477</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,371</x:t>
-[...33 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>21,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>22,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>