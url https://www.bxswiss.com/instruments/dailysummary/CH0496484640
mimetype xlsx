--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bee8ef93fcd41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6071a206bf044c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88911cfb9e284c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re815c7cf2ce94f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f848794a45547ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88911cfb9e284c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3068f75d1dc43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re815c7cf2ce94f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>