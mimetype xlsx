--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6071a206bf044c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4d775757064118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re815c7cf2ce94f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32426ae71d534c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3068f75d1dc43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re815c7cf2ce94f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03f0c64afc84d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32426ae71d534c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>17,230</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,339</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>18,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,519</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>18,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>