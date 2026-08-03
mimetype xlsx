--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4d775757064118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red352508cee44034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32426ae71d534c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4861c7b68b4e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03f0c64afc84d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32426ae71d534c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28c8fa1d3ba4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4861c7b68b4e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>18,285</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>18,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>