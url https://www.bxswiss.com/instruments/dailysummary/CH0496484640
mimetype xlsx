--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red352508cee44034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21569cec47794ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4861c7b68b4e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec97c3ee8e714241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28c8fa1d3ba4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4861c7b68b4e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1342eb2c2641422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec97c3ee8e714241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,139</x:t>
-[...53 lines deleted...]
-          <x:t>19,188</x:t>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,165</x:t>
-[...242 lines deleted...]
-          <x:t>18,484</x:t>
+          <x:t>18,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>