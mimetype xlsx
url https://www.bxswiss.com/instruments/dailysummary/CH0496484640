--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21569cec47794ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb25601e9064fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec97c3ee8e714241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109bf01a40794c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1342eb2c2641422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec97c3ee8e714241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7e19c43ef14ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109bf01a40794c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>