--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb25601e9064fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1c89344abc4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109bf01a40794c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2079c713be244734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7e19c43ef14ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109bf01a40794c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240e34c095bb4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2079c713be244734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,063</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>