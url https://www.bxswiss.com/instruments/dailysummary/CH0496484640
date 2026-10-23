--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1c89344abc4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55c292f30a49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2079c713be244734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc820ef04e11a42e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240e34c095bb4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2079c713be244734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7785d33930a4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc820ef04e11a42e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Ethereum Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496484640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>