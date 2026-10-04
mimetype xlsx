--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f88afcf4b74d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f5ebeb72864dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5cc6c07e714c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68792464f6434873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7f70e544bd40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5cc6c07e714c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5805b3b941dd438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68792464f6434873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>