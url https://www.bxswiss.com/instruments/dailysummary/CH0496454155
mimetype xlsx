--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f5ebeb72864dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f864f3d9824461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68792464f6434873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661aeaa6cd564517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5805b3b941dd438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68792464f6434873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cad105b1874865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661aeaa6cd564517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>