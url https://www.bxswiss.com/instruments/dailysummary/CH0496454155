--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dacf7a8c734dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275f1888a7544c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb684c37128d40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6bb00353c94f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d900d0136ec474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb684c37128d40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb36e4738e1041aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6bb00353c94f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>