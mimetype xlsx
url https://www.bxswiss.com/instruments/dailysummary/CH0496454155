--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275f1888a7544c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098580442dbf48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6bb00353c94f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5b54dffd1745f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb36e4738e1041aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6bb00353c94f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abedb8750834e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5b54dffd1745f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,441</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>30,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>