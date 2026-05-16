--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098580442dbf48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2669255aeb424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5b54dffd1745f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cf23ca06724f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abedb8750834e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5b54dffd1745f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61226e6413b2489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cf23ca06724f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>31,952</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>33,441</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>