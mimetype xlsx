--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2669255aeb424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4393ddd55f48a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cf23ca06724f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d2281172dc48ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61226e6413b2489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cf23ca06724f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28ee0908fc04b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d2281172dc48ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>