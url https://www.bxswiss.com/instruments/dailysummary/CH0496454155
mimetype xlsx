--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4393ddd55f48a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0ac4a8aabc4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d2281172dc48ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826a71d1ec2c4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28ee0908fc04b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d2281172dc48ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf360ac41bb584925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826a71d1ec2c4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>33,068</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,904</x:t>
-[...566 lines deleted...]
-          <x:t>31,725</x:t>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>