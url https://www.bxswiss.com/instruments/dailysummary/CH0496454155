--- v10 (2026-06-27)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0ac4a8aabc4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35582dffdd4146e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826a71d1ec2c4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf19d7000af14203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf360ac41bb584925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826a71d1ec2c4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd8244526574b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf19d7000af14203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...544 lines deleted...]
-          <x:t>31,210</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,640</x:t>
-[...26 lines deleted...]
-          <x:t>30,553</x:t>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>30,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>