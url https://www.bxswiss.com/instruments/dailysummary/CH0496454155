--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35582dffdd4146e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d4ae26600b44f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf19d7000af14203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3f58e7de11416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd8244526574b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf19d7000af14203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe492e0aaed74904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3f58e7de11416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>31,345</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,050</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>30,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,505</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>30,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,140</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>