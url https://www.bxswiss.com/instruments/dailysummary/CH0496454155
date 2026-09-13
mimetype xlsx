--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d4ae26600b44f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f88afcf4b74d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3f58e7de11416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5cc6c07e714c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe492e0aaed74904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3f58e7de11416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7f70e544bd40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5cc6c07e714c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0496454155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>