--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93ae86ea4924538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794c4a63d14f4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680ad2e90d8e44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc3e328a12445a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512ffc384bf747a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680ad2e90d8e44bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374a8aa1b23f47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc3e328a12445a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>