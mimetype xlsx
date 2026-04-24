--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794c4a63d14f4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279325b85ad14ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc3e328a12445a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e2b81464bf4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374a8aa1b23f47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc3e328a12445a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fab6cf0a96466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e2b81464bf4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>92,340</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,035</x:t>
-[...539 lines deleted...]
-          <x:t>90,945</x:t>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>