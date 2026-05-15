--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279325b85ad14ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b0ca9d9fb4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e2b81464bf4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7382955a6054006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fab6cf0a96466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e2b81464bf4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7bc7710f074b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7382955a6054006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>91,415</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,440</x:t>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,335</x:t>
-[...60 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>91,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>91,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>