--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b0ca9d9fb4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94f34aa6dda4b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7382955a6054006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287a1cc2b81f4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7bc7710f074b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7382955a6054006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879038f98db044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287a1cc2b81f4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,715</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>92,105</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,045</x:t>
-[...330 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,000</x:t>
-[...112 lines deleted...]
-          <x:t>91,700</x:t>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>