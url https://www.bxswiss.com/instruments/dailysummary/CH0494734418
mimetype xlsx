--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94f34aa6dda4b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448c75326c49427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287a1cc2b81f4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e80071b9824d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879038f98db044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287a1cc2b81f4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f7b9dca0cd4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e80071b9824d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>91,660</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,645</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>92,225</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>92,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>