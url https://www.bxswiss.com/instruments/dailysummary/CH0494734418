--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448c75326c49427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8741f808164133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e80071b9824d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7168e5d8a8b4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f7b9dca0cd4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e80071b9824d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2129e87c3659479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7168e5d8a8b4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,730</x:t>
-[...31 lines deleted...]
-          <x:t>92,560</x:t>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,525</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,535</x:t>
-[...70 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,515</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>92,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>