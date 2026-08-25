--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8741f808164133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8835a44d11cd418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7168e5d8a8b4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9e4f0844ac4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2129e87c3659479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7168e5d8a8b4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re293ac84fb52496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9e4f0844ac4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>92,605</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,285</x:t>
-[...6 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,590</x:t>
-[...43 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,405</x:t>
-[...21 lines deleted...]
-          <x:t>92,070</x:t>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,050</x:t>
-[...16 lines deleted...]
-          <x:t>92,135</x:t>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,105</x:t>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>92,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>92,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>