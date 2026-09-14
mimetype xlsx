--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8835a44d11cd418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20118a1e2ca5418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9e4f0844ac4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a6d889b64c4a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re293ac84fb52496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9e4f0844ac4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d64212ea67e4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a6d889b64c4a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS GROUP 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0494734418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,910</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,020</x:t>
-[...566 lines deleted...]
-          <x:t>92,155</x:t>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>