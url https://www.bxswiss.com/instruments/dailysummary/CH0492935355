--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6333d472a424654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac7f6dc7dfe475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd62196192304374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8fec30143e42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1356d80fddb14726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd62196192304374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014ddd25ae314fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8fec30143e42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>23,844</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>23,763</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,778</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,755</x:t>
-[...4 lines deleted...]
-          <x:t>23,607</x:t>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,696</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>23,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>