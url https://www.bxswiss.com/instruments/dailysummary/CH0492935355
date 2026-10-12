--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac7f6dc7dfe475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedb4ac4cdf5427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8fec30143e42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3968d052ee3e4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014ddd25ae314fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8fec30143e42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56e7bcb9a3f4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3968d052ee3e4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>23,378</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,298</x:t>
-[...92 lines deleted...]
-          <x:t>22,956</x:t>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,896</x:t>
-[...102 lines deleted...]
-          <x:t>23,240</x:t>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>23,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>