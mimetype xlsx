--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedb4ac4cdf5427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94367a57bd8c4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3968d052ee3e4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3561476264ab44ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56e7bcb9a3f4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3968d052ee3e4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d75bfbef434920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3561476264ab44ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,956</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,896</x:t>
-[...102 lines deleted...]
-          <x:t>23,240</x:t>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>23,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,318</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>23,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>