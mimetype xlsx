--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebfe729b83244fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072bbfc0ae054bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de7fc2164da4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdeb7991eeb430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec95784f03e84272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de7fc2164da4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab5eac9d1a94f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdeb7991eeb430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>21,355</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,287</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>