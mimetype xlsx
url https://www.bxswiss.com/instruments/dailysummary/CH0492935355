--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072bbfc0ae054bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc836cce6424c4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdeb7991eeb430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456b1b099c3d4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab5eac9d1a94f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdeb7991eeb430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b6d864ba3e45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456b1b099c3d4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,833</x:t>
-[...48 lines deleted...]
-          <x:t>21,725</x:t>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,699</x:t>
-[...31 lines deleted...]
-          <x:t>21,734</x:t>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>