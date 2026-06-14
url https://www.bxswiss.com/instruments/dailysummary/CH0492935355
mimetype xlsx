--- v6 (2026-05-24)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc836cce6424c4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2cc1e3f786b4d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456b1b099c3d4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fea781d476f4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b6d864ba3e45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456b1b099c3d4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649386b1b5744370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fea781d476f4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>