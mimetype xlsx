--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2cc1e3f786b4d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae059251e13f458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fea781d476f4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cd073c4885464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649386b1b5744370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fea781d476f4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfbb7cff12e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cd073c4885464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>21,810</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,045</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>22,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,118</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>