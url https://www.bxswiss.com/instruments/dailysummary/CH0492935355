--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae059251e13f458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640ccbfaeb774d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cd073c4885464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7828312c3b2e4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfbb7cff12e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cd073c4885464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc539262f17704ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7828312c3b2e4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>22,781</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,626</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>22,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,980</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>