--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640ccbfaeb774d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a92dafdc88d4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7828312c3b2e4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref74082be5284c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc539262f17704ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7828312c3b2e4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0399b07781d4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref74082be5284c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>22,969</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>23,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,510</x:t>
-[...355 lines deleted...]
-          <x:t>23,103</x:t>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>