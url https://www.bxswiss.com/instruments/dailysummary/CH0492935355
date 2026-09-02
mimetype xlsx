--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a92dafdc88d4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6333d472a424654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref74082be5284c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd62196192304374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0399b07781d4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref74082be5284c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1356d80fddb14726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd62196192304374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland IMI Socially Responsible (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0492935355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>23,081</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,884</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>