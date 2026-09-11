--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4173c57a784973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3796c478894c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbb883ba1b04134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555b74a69f5147b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862fd755d7394eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbb883ba1b04134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17a18ae89cd4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555b74a69f5147b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,067</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,056</x:t>
-[...16 lines deleted...]
-          <x:t>1,048</x:t>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,044</x:t>
-[...598 lines deleted...]
-          <x:t>1,066</x:t>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>