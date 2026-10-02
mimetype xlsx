--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3796c478894c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2e32a2b0e241af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555b74a69f5147b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80c3d85fa464684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17a18ae89cd4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555b74a69f5147b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e88b4794764223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80c3d85fa464684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,086</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>