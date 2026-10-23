--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2e32a2b0e241af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d153fac498b4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80c3d85fa464684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b793beb00e7424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e88b4794764223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80c3d85fa464684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded9015391d344b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b793beb00e7424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>