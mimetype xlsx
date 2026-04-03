--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8640f864a041e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6231fe8ad2a449ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2faa439e220747e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed9b50f3fc84e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24cc0c1c6f9c4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2faa439e220747e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774bc04820bc488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed9b50f3fc84e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...215 lines deleted...]
-          <x:t>1,701</x:t>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,653</x:t>
-[...377 lines deleted...]
-          <x:t>1,713</x:t>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>