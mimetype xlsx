--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6231fe8ad2a449ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9eb7edc340480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed9b50f3fc84e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee449e7867d4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774bc04820bc488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed9b50f3fc84e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c8adad676b45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee449e7867d4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,754</x:t>
-[...107 lines deleted...]
-          <x:t>1,744</x:t>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>1,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>1,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>