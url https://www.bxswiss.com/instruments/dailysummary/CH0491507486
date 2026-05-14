--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9eb7edc340480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra872a3e7b3014f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee449e7867d4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbddee00fe2b4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c8adad676b45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee449e7867d4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275d7ed453344d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbddee00fe2b4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>1,678</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>1,692</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>