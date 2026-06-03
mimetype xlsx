--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra872a3e7b3014f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f3d899d46f4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbddee00fe2b4272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc54a0e1a714a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275d7ed453344d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbddee00fe2b4272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2552be6ea23e46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc54a0e1a714a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,604</x:t>
-[...549 lines deleted...]
-          <x:t>1,681</x:t>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>