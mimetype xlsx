--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f3d899d46f4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caf9293b6c948b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc54a0e1a714a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055a82cf28354384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2552be6ea23e46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc54a0e1a714a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83cfe1305f5468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055a82cf28354384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>