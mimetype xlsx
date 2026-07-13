--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caf9293b6c948b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaec832093b34d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055a82cf28354384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea4da7dd09843e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83cfe1305f5468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055a82cf28354384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f1e752844e4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea4da7dd09843e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,199</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>1,094</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>