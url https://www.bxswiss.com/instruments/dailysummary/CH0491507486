--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaec832093b34d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4d7db375f24595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea4da7dd09843e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51f87d97122431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f1e752844e4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea4da7dd09843e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceba0b2cf074403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51f87d97122431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...205 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...296 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>