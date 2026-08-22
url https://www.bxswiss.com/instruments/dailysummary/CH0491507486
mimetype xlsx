--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4d7db375f24595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4173c57a784973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51f87d97122431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbb883ba1b04134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceba0b2cf074403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51f87d97122431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862fd755d7394eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbb883ba1b04134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Tezos ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0491507486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>1,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>0,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>