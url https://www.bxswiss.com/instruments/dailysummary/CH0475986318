--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52e5dd4879542f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20f8d3c64464714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdbf24fc2ff4c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e6858ba3a64c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5386b34800f484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdbf24fc2ff4c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b73aa83a9042b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e6858ba3a64c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>16,725</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,352</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>15,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,156</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>