--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20f8d3c64464714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630151c03c08487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e6858ba3a64c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6fb3aed2a84a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b73aa83a9042b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e6858ba3a64c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d7907caba341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6fb3aed2a84a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>