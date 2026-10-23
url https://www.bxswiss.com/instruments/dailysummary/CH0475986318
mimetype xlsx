--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630151c03c08487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d46cf32471745e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6fb3aed2a84a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76490756c69940ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d7907caba341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6fb3aed2a84a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571271aeef434378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76490756c69940ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>