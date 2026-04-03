--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf4f95d7121486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866c9d0d9bab498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36754781f9604ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd6489cdaac424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb69f5870e34565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36754781f9604ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86ca6edf374449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd6489cdaac424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>16,371</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,609</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>17,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>