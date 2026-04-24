--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866c9d0d9bab498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2bf6bc2ec94c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd6489cdaac424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729e1fcbe3c54e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86ca6edf374449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd6489cdaac424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212f9355bda24d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729e1fcbe3c54e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>17,273</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>