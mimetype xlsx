--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2bf6bc2ec94c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fec54309084536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729e1fcbe3c54e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db85f38734045c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212f9355bda24d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729e1fcbe3c54e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d5fe2d789640cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db85f38734045c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>