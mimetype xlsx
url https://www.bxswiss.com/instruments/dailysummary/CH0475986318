--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fec54309084536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025d0182f9994744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db85f38734045c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c97c5eb9e74690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d5fe2d789640cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db85f38734045c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8f7ee93646449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c97c5eb9e74690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,021</x:t>
-[...576 lines deleted...]
-          <x:t>19,227</x:t>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>