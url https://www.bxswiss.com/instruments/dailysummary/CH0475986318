--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025d0182f9994744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66bcf9ebaf94750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c97c5eb9e74690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f50af0a3eb24e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8f7ee93646449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c97c5eb9e74690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77377845c94b4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f50af0a3eb24e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>18,893</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,594</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>18,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,425</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>