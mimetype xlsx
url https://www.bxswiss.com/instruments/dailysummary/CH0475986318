--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66bcf9ebaf94750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd17d750b5914779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f50af0a3eb24e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97114d1ec9e42c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77377845c94b4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f50af0a3eb24e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b479ef30ea44a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97114d1ec9e42c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>