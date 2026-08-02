--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd17d750b5914779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd8f87cdf6b46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97114d1ec9e42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c741f601c241ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b479ef30ea44a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97114d1ec9e42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6228acfb85c4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c741f601c241ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>