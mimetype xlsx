--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd8f87cdf6b46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52e5dd4879542f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c741f601c241ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdbf24fc2ff4c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6228acfb85c4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c741f601c241ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5386b34800f484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdbf24fc2ff4c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitwise Select 10 Large CapCrypto Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475986318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>15,540</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,864</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>16,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,352</x:t>
-[...161 lines deleted...]
-          <x:t>15,622</x:t>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>