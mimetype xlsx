--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02881ecf3f1947e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fec93fb3fa479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36954be622cb4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757ddfacae2f440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152efbbce0a543f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36954be622cb4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ea572b58414b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757ddfacae2f440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,065</x:t>
-[...58 lines deleted...]
-          <x:t>6,678</x:t>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,715</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>