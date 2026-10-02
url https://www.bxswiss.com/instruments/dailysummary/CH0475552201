--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fec93fb3fa479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f0115e0e0047f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757ddfacae2f440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55641353bc6246f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ea572b58414b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757ddfacae2f440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93dd78dda5d64333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55641353bc6246f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>