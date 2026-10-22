--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f0115e0e0047f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76136a758f15499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55641353bc6246f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0217086aa0e41c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93dd78dda5d64333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55641353bc6246f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c949b05b6c947b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0217086aa0e41c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>