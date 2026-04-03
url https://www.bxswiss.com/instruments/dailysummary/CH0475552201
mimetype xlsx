--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16351ea57dd4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176cf7dcf3674c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32639601dae144cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4cdf1a56e7b412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7878f5be2041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32639601dae144cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc376408c7c744019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4cdf1a56e7b412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>20,847</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>