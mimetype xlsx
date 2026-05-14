--- v4 (2026-04-03)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176cf7dcf3674c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad095b964484001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4cdf1a56e7b412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b9d42e00494f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc376408c7c744019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4cdf1a56e7b412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182b4f5661ac45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b9d42e00494f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,200</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,818</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>14,599</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,024</x:t>
-[...517 lines deleted...]
-          <x:t>14,406</x:t>
+          <x:t>14,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>