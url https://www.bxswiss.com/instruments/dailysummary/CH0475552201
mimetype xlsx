--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad095b964484001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10574cc4e1ea4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b9d42e00494f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f91b0266154c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182b4f5661ac45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b9d42e00494f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88cc1d8742de473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f91b0266154c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>13,654</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>