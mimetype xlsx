--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10574cc4e1ea4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d4b65e70bb4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f91b0266154c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e66d37de0d44487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88cc1d8742de473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f91b0266154c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85569893671c43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e66d37de0d44487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>6,500</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>6,579</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>