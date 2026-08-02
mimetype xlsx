--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d4b65e70bb4450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc596c786b2f4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e66d37de0d44487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936ffb0112834088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85569893671c43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e66d37de0d44487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73b9baf20e74903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936ffb0112834088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,792</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>6,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>8,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>