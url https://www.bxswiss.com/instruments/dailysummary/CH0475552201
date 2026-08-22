--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc596c786b2f4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02881ecf3f1947e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936ffb0112834088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36954be622cb4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73b9baf20e74903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936ffb0112834088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152efbbce0a543f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36954be622cb4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Cash ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0475552201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,125</x:t>
-[...340 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,080</x:t>
-[...252 lines deleted...]
-          <x:t>6,742</x:t>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>