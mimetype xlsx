--- v11 (2026-08-29)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d1b6fa4e74346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra475fdf64aec4090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8067778b056d4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2019dd2298ad4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b770820c657457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8067778b056d4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1ed267135a421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2019dd2298ad4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>