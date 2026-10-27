--- v12 (2026-09-21)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra475fdf64aec4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad8561fedf3425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2019dd2298ad4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ea5d671d714735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1ed267135a421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2019dd2298ad4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d85adcd7cc461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ea5d671d714735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>30,748</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>