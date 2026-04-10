--- v5 (2026-03-14)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e1df0321a648c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04b11449bc343bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17120b91a784d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12ae73e917e42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbfd27cc9334249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17120b91a784d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117b5501fd8c44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12ae73e917e42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,896</x:t>
-[...166 lines deleted...]
-          <x:t>28,774</x:t>
+          <x:t>29,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,232</x:t>
@@ -791,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>