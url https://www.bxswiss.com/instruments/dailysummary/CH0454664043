--- v6 (2026-04-10)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04b11449bc343bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f658d54cb64ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12ae73e917e42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f2e8e80388434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117b5501fd8c44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12ae73e917e42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10283ec173c8413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f2e8e80388434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>31,888</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,980</x:t>
-[...350 lines deleted...]
-          <x:t>28,789</x:t>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>