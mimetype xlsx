--- v7 (2026-04-30)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f658d54cb64ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f950aba6ebe46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f2e8e80388434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1493346656c0442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10283ec173c8413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f2e8e80388434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f89a0e0d364258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1493346656c0442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>