--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f950aba6ebe46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107ca327e4b4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1493346656c0442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae64a46858a4142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f89a0e0d364258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1493346656c0442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1831981a5346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae64a46858a4142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,233</x:t>
-[...31 lines deleted...]
-          <x:t>28,989</x:t>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>