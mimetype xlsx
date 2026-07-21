--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107ca327e4b4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9dfdd958e4493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae64a46858a4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2a164ba57d45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1831981a5346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae64a46858a4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27863f5d41464182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2a164ba57d45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>24,512</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>