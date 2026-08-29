--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9dfdd958e4493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d1b6fa4e74346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2a164ba57d45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8067778b056d4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27863f5d41464182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2a164ba57d45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b770820c657457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8067778b056d4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>24,190</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>