--- v11 (2026-09-01)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ca3ee93d6d4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce841c7ec5d44299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cba177ac9784cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974a8b9d2aa94178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34861b6f49940a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cba177ac9784cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657c9a1089444c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974a8b9d2aa94178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>22,006</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>