--- v12 (2026-10-07)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce841c7ec5d44299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9e6ad9064d4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974a8b9d2aa94178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9729119e204b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657c9a1089444c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974a8b9d2aa94178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e088e21e7a04d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9729119e204b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>24,174</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,011</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>24,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>