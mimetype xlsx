--- v4 (2026-03-14)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf173ccd6c02497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2c37d53404453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533ec0cae7b74754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f0b5d563d842ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb278d64d594f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533ec0cae7b74754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8636fe0fccd48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f0b5d563d842ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>