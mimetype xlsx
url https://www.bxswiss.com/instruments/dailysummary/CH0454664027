--- v5 (2026-04-11)
+++ v6 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2c37d53404453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda259f5bdbdb4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f0b5d563d842ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5a30c7a9f0418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8636fe0fccd48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f0b5d563d842ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb004e22aba824c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5a30c7a9f0418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>18,427</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>19,484</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>