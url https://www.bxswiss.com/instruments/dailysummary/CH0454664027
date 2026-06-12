--- v6 (2026-05-23)
+++ v7 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda259f5bdbdb4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2c64cd94c45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5a30c7a9f0418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra831c55a52f94f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb004e22aba824c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5a30c7a9f0418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab800964fb742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra831c55a52f94f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>