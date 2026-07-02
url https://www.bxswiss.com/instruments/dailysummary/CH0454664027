--- v7 (2026-06-12)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2c64cd94c45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbeb9214b904e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra831c55a52f94f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b39cf5df1442e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab800964fb742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra831c55a52f94f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44410e251de34d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b39cf5df1442e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>