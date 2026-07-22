--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbeb9214b904e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d03cd4cc274f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b39cf5df1442e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e09fd98efe846c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44410e251de34d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b39cf5df1442e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671f9afefe33405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e09fd98efe846c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>