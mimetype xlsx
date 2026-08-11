--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d03cd4cc274f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee0383b4eb43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e09fd98efe846c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb180c9647b3d47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671f9afefe33405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e09fd98efe846c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44cc6fc87c84d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb180c9647b3d47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>