--- v10 (2026-08-11)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee0383b4eb43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ca3ee93d6d4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb180c9647b3d47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cba177ac9784cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44cc6fc87c84d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb180c9647b3d47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34861b6f49940a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cba177ac9784cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>17,355</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>17,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,626</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,854</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>16,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>