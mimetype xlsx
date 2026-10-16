--- v11 (2026-09-09)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507f7d8092314f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a9924995004f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051eccf182214b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3309c746dd7f4fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fbc42d42204fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051eccf182214b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b537f3b79334e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3309c746dd7f4fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...468 lines deleted...]
-          <x:t>20,827</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,617</x:t>
-[...107 lines deleted...]
-          <x:t>20,898</x:t>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>