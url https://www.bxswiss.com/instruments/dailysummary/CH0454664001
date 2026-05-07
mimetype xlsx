--- v4 (2026-03-28)
+++ v5 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390b0a3720d64ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7f53e4ca144ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf74f092b3cc4556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4f0a5a74aa4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415bee9404e140cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf74f092b3cc4556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf63bd52abba44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4f0a5a74aa4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...490 lines deleted...]
-          <x:t>18,535</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>17,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>