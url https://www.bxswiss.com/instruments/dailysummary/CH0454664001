--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7f53e4ca144ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re332b52549e04f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4f0a5a74aa4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e55099aa68547d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf63bd52abba44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4f0a5a74aa4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88188394dc34482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e55099aa68547d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>