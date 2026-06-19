--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re332b52549e04f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20610573f904857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e55099aa68547d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa3829ad8eb48f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88188394dc34482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e55099aa68547d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e9ac257fcd4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa3829ad8eb48f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>