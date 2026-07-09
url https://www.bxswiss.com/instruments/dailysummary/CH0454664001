--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20610573f904857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd472b066cdd4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa3829ad8eb48f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cae945a3754468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e9ac257fcd4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa3829ad8eb48f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db40a6db56e4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cae945a3754468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>