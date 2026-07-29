--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd472b066cdd4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0951749b24911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cae945a3754468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f81fbf52dc4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db40a6db56e4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cae945a3754468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866780eb43884993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f81fbf52dc4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>16,760</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>16,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>16,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>