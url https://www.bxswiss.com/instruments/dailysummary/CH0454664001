--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0951749b24911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6f16581c64a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f81fbf52dc4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64967c838a4dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866780eb43884993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f81fbf52dc4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f8cc9e136246f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64967c838a4dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>16,848</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,669</x:t>
-[...436 lines deleted...]
-          <x:t>17,319</x:t>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>