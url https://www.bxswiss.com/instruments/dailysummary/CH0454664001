--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6f16581c64a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507f7d8092314f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64967c838a4dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051eccf182214b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f8cc9e136246f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64967c838a4dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fbc42d42204fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051eccf182214b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>16,938</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>