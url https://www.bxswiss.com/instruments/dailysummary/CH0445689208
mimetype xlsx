--- v4 (2026-03-12)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760e291ed98642c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb975e28ecb44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f7da94b2664075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc79c77b3d940bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfeb1379a28a45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f7da94b2664075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d11c3ef47643a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc79c77b3d940bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>10,203</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>