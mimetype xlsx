--- v5 (2026-04-21)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb975e28ecb44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2b4de268a5465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc79c77b3d940bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee2f46d72964df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d11c3ef47643a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc79c77b3d940bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6845e921c484ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee2f46d72964df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>10,559</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,508</x:t>
-[...436 lines deleted...]
-          <x:t>10,900</x:t>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>