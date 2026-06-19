--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2b4de268a5465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215b08ebdc924e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee2f46d72964df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfb24f9f4274bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6845e921c484ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee2f46d72964df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa70ad53748c461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfb24f9f4274bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>