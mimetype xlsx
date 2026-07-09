--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215b08ebdc924e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdd241fe69f4165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfb24f9f4274bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f302a872f14b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa70ad53748c461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfb24f9f4274bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef3ddc87dc944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f302a872f14b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>