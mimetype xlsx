--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdd241fe69f4165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a36b2a55f924873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f302a872f14b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0217db6882df462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef3ddc87dc944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f302a872f14b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f202b3a2f99461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0217db6882df462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,971</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,938</x:t>
-[...129 lines deleted...]
-          <x:t>9,592</x:t>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,566</x:t>
-[...92 lines deleted...]
-          <x:t>9,086</x:t>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,003</x:t>
-[...323 lines deleted...]
-          <x:t>9,217</x:t>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>9,042</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>