--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a36b2a55f924873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e8bbbc3b1440ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0217db6882df462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2ae8cc3b484836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f202b3a2f99461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0217db6882df462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7b5555805d4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2ae8cc3b484836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>9,217</x:t>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>9,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,571</x:t>
-[...85 lines deleted...]
-          <x:t>9,596</x:t>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>9,544</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>