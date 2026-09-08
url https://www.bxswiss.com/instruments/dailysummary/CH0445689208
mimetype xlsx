--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e8bbbc3b1440ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac7ca9cdf404b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2ae8cc3b484836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ad172290b84a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7b5555805d4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2ae8cc3b484836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d44442b9d34524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ad172290b84a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>9,596</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>9,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>9,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>