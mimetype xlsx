--- v11 (2026-09-08)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac7ca9cdf404b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef6c081ffee444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ad172290b84a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ea857e193c4255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d44442b9d34524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ad172290b84a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de5a13b142d4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ea857e193c4255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>11,822</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,662</x:t>
-[...220 lines deleted...]
-          <x:t>12,029</x:t>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>