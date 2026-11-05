--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef6c081ffee444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8c342f767144aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ea857e193c4255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f570b31f2344d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de5a13b142d4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ea857e193c4255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354d25b63a104c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f570b31f2344d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0445689208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,063</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,985</x:t>
-[...16 lines deleted...]
-          <x:t>11,973</x:t>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,022</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>12,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>