--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecdb67d9f354691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07e14d2ca154291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625fdafd82384f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref629532df9e4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07072cdc7870479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625fdafd82384f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25b6dd8a11d4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref629532df9e4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,000</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>155,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,310</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>