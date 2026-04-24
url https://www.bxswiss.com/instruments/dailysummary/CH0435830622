--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07e14d2ca154291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c8ec8202b34247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref629532df9e4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22cf92d104445c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25b6dd8a11d4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref629532df9e4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b4c9b7d78740f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22cf92d104445c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,400</x:t>
-[...576 lines deleted...]
-          <x:t>149,350</x:t>
+          <x:t>153,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>