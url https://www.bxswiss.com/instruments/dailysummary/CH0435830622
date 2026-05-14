--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c8ec8202b34247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8b3c0c927b433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22cf92d104445c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801512b032c84b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b4c9b7d78740f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22cf92d104445c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7d879d5bbf4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801512b032c84b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>