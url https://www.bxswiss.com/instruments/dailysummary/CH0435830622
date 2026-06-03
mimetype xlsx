--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8b3c0c927b433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889df20760d14cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801512b032c84b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde0da91a454478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7d879d5bbf4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801512b032c84b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89cbdc06fc8d4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde0da91a454478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>154,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,830</x:t>
-[...87 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,430</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>154,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>