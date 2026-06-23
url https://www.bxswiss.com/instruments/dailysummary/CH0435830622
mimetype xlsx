--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889df20760d14cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a87998588994a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde0da91a454478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref99f1c568e74533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89cbdc06fc8d4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde0da91a454478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e173cb80284829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref99f1c568e74533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>155,290</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,770</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>157,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,890</x:t>
-[...166 lines deleted...]
-          <x:t>156,430</x:t>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>