--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a87998588994a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7c2ca6d99242ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref99f1c568e74533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f3eeffd47744b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e173cb80284829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref99f1c568e74533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe396653190441fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f3eeffd47744b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>