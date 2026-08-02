--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7c2ca6d99242ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dee61d2c3448fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f3eeffd47744b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf572b662964d43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe396653190441fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f3eeffd47744b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc6c9a98bd64833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf572b662964d43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>164,990</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>165,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>166,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,190</x:t>
-[...4 lines deleted...]
-          <x:t>166,640</x:t>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>