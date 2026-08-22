--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dee61d2c3448fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98088c4dd90d41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf572b662964d43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d694d55da24df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc6c9a98bd64833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf572b662964d43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7577a0ecfe8c48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d694d55da24df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>166,440</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,260</x:t>
-[...232 lines deleted...]
-          <x:t>166,470</x:t>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,300</x:t>
-[...328 lines deleted...]
-          <x:t>167,530</x:t>
+          <x:t>169,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>