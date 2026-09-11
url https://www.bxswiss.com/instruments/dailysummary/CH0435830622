--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98088c4dd90d41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8a349d69154c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d694d55da24df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694c52ac35d9408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7577a0ecfe8c48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d694d55da24df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc11335cb93402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694c52ac35d9408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>166,810</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,530</x:t>
-[...43 lines deleted...]
-          <x:t>167,410</x:t>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,250</x:t>
-[...566 lines deleted...]
-          <x:t>169,000</x:t>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>