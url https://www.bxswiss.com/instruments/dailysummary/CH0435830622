--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8a349d69154c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caa221199f547db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694c52ac35d9408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd556ad99fd4905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc11335cb93402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694c52ac35d9408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a2e6f2c6dd4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd556ad99fd4905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>166,950</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,310</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>