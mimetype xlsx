--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caa221199f547db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683730ea00aa405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd556ad99fd4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08db910268804894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a2e6f2c6dd4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd556ad99fd4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R197ff3d949ec4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08db910268804894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZugerKB Fonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0435830622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>165,970</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>159,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>