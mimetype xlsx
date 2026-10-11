--- v10 (2026-09-02)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfd135823e94554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4170e55b0ae4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f0dc6cc4aa4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7dbb40c50645db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51d8a796b144a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f0dc6cc4aa4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546e6e03feef49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7dbb40c50645db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>170,560</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>