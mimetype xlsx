--- v11 (2026-10-11)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4170e55b0ae4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c004eab9ac4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7dbb40c50645db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6e070f884140ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546e6e03feef49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7dbb40c50645db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042a63a56107458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6e070f884140ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>165,490</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,050</x:t>
-[...58 lines deleted...]
-          <x:t>165,350</x:t>
+          <x:t>166,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>165,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>