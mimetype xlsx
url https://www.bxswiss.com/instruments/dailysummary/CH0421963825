--- v3 (2026-03-14)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db5bace97f24bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f91f20787741a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f42d29bf824141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c84f06f5554129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76ca20a134a41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f42d29bf824141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66cf88b7c2484c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c84f06f5554129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...419 lines deleted...]
-          <x:t>156,150</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>151,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>