--- v4 (2026-04-14)
+++ v5 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f91f20787741a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d32280dfce4752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c84f06f5554129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red30d5fac4ea413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66cf88b7c2484c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c84f06f5554129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62246b6a31e343d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red30d5fac4ea413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>