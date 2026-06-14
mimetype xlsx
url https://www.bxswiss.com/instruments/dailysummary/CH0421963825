--- v5 (2026-05-05)
+++ v6 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d32280dfce4752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80f9112905e4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red30d5fac4ea413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d9c3951da64b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62246b6a31e343d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red30d5fac4ea413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442d344e7b884545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d9c3951da64b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,400</x:t>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,380</x:t>
-[...75 lines deleted...]
-          <x:t>157,570</x:t>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>156,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>