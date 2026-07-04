--- v6 (2026-06-14)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80f9112905e4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105125f2ae7e4232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d9c3951da64b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f58887059e4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442d344e7b884545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d9c3951da64b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cc9cca38bc4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f58887059e4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>158,220</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,680</x:t>
-[...85 lines deleted...]
-          <x:t>162,210</x:t>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>