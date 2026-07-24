--- v7 (2026-07-04)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105125f2ae7e4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35277594b6c4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f58887059e4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f1686fce604932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cc9cca38bc4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f58887059e4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90e3bdf5faf4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f1686fce604932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>164,790</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,740</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>