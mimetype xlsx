--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35277594b6c4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777baebb4058404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f1686fce604932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92ffac6e91e46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90e3bdf5faf4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f1686fce604932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ff68a9f667471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92ffac6e91e46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,720</x:t>
-[...4 lines deleted...]
-          <x:t>168,950</x:t>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>170,400</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,780</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>