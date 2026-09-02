--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777baebb4058404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfd135823e94554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92ffac6e91e46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f0dc6cc4aa4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ff68a9f667471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92ffac6e91e46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51d8a796b144a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f0dc6cc4aa4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0421963825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>170,820</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,780</x:t>
-[...458 lines deleted...]
-          <x:t>172,870</x:t>
+          <x:t>170,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>