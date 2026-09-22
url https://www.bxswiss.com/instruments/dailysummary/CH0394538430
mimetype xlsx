--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3179936bfd554eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7552a6a0c6d467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1cfdfa5d274f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2c0eb120354e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44aeffb43dc741bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1cfdfa5d274f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3ec12549df414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2c0eb120354e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>