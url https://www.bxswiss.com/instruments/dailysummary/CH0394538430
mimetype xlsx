--- v6 (2026-09-22)
+++ v7 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7552a6a0c6d467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adf6ecc10cb4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2c0eb120354e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7459c76adefc4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3ec12549df414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2c0eb120354e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224b13e76a0c4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7459c76adefc4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>