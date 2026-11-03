--- v7 (2026-10-14)
+++ v8 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adf6ecc10cb4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c9e5e06f474933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7459c76adefc4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20be36b5fd914aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224b13e76a0c4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7459c76adefc4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdbe8b64bb74012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20be36b5fd914aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>