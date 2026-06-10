--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863f81ca46564779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8171bd8bda4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f18665a73147ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998b5c559e284980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7a31265f134ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f18665a73147ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33ef70396764891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998b5c559e284980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>