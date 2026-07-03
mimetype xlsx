--- v1 (2026-06-10)
+++ v2 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8171bd8bda4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6878f37215414924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998b5c559e284980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b25aaa0cb1e4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33ef70396764891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998b5c559e284980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23afac0cda044722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b25aaa0cb1e4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,904</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,282</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>100,146</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>