--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6878f37215414924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafc9e1659184552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b25aaa0cb1e4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcee007af174829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23afac0cda044722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b25aaa0cb1e4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88799ec726448a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcee007af174829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>