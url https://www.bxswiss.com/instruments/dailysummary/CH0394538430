--- v3 (2026-07-24)
+++ v4 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafc9e1659184552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf311d91fe5774d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcee007af174829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f2647af1b7488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88799ec726448a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcee007af174829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42df5b3bc0b43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f2647af1b7488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>