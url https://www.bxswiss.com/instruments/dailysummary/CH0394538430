--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf311d91fe5774d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3179936bfd554eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f2647af1b7488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1cfdfa5d274f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42df5b3bc0b43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f2647af1b7488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44aeffb43dc741bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1cfdfa5d274f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0394538430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>