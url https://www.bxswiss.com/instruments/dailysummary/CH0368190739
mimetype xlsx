--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976c1018b05f4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8c662ac30b48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ee67aef9fa4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a07022a75c4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065b66544fdc456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ee67aef9fa4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b19234a145a46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a07022a75c4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>20,919</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,810</x:t>
-[...210 lines deleted...]
-          <x:t>20,642</x:t>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>