--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8c662ac30b48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e346ca4d3e44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a07022a75c4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7daf5a8b3cf499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b19234a145a46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a07022a75c4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344534d11eb649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7daf5a8b3cf499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>20,057</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,952</x:t>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>20,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>