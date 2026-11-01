--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e346ca4d3e44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38608d4d13144920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7daf5a8b3cf499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e7ef66bd1e4086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344534d11eb649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7daf5a8b3cf499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcdbd49b0ae4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e7ef66bd1e4086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>19,923</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>19,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>