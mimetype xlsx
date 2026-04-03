--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b16c244c5449ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a52ce52004fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3846456ce2fe492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936be3a2a66946b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red35932e7901453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3846456ce2fe492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb433b7533b49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936be3a2a66946b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,352</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,006</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>