--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a52ce52004fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8190078c90542c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936be3a2a66946b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05ea272983e4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb433b7533b49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936be3a2a66946b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef19ec32b2f4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05ea272983e4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>19,568</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,051</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>18,642</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>