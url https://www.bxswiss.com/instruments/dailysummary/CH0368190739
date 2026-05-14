--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8190078c90542c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35d6ed772d44022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05ea272983e4d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b26f5486a314350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef19ec32b2f4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05ea272983e4d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca376024d31b46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b26f5486a314350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>19,112</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,935</x:t>
-[...242 lines deleted...]
-          <x:t>19,026</x:t>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>