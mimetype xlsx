--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35d6ed772d44022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ebb3d8017f4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b26f5486a314350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ada2b67995d4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca376024d31b46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b26f5486a314350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb182e8925b954fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ada2b67995d4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,385</x:t>
-[...16 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,262</x:t>
-[...387 lines deleted...]
-          <x:t>18,827</x:t>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>