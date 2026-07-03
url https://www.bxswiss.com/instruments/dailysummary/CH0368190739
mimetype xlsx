--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ebb3d8017f4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86310c69a3049ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ada2b67995d4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bd5f300f2a40be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb182e8925b954fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ada2b67995d4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1cf00f6fd140bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bd5f300f2a40be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>19,334</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>19,422</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,294</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>19,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>