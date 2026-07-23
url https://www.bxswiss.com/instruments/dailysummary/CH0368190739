--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86310c69a3049ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807ed3308a6c4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bd5f300f2a40be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08a8836746c4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1cf00f6fd140bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bd5f300f2a40be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a16c3182104cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08a8836746c4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>