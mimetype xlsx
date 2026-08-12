--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807ed3308a6c4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b23e89536164e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08a8836746c4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a22200947c4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a16c3182104cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08a8836746c4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e237d2d78a34222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a22200947c4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>19,854</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,757</x:t>
-[...26 lines deleted...]
-          <x:t>19,920</x:t>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>20,332</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,325</x:t>
-[...146 lines deleted...]
-          <x:t>20,538</x:t>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,468</x:t>
-[...178 lines deleted...]
-          <x:t>20,408</x:t>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>20,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>