--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b23e89536164e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976c1018b05f4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a22200947c4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ee67aef9fa4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e237d2d78a34222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a22200947c4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065b66544fdc456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ee67aef9fa4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF -MSCI Switzerland IMI Socially Responsible (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0368190739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>20,349</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,278</x:t>
-[...259 lines deleted...]
-          <x:t>20,370</x:t>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,248</x:t>
-[...301 lines deleted...]
-          <x:t>20,890</x:t>
+          <x:t>20,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>