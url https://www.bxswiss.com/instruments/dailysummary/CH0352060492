--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d585147cfb4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d381b05e5ad40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82fc5a921164bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54ec9f530c24da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce36c153bfc49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82fc5a921164bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa3682ea27d4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54ec9f530c24da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>158,790</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,570</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>159,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,800</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>158,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>