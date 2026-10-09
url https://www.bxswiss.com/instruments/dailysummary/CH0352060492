--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d381b05e5ad40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b3df3c2e904047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54ec9f530c24da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a7f68970eb4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa3682ea27d4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54ec9f530c24da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b6a8ac5c1c4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a7f68970eb4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>158,200</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>157,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>159,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>158,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>158,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...19 lines deleted...]
-          <x:t>158,800</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>