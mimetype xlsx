--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b3df3c2e904047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc062374f0f6b45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a7f68970eb4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e0fe1358604b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b6a8ac5c1c4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a7f68970eb4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7749eb59f74f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e0fe1358604b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>159,280</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>158,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>158,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,120</x:t>
-[...539 lines deleted...]
-          <x:t>159,540</x:t>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>