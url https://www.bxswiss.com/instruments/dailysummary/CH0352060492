--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3908e26b3046bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07ec93384864e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98f2f5d553746aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69348337f01945f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78687dcbfdb4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98f2f5d553746aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5409abc74e43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69348337f01945f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>139,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>139,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,840</x:t>
-[...119 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,640</x:t>
-[...4 lines deleted...]
-          <x:t>141,020</x:t>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,600</x:t>
-[...16 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,260</x:t>
-[...279 lines deleted...]
-          <x:t>134,670</x:t>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>