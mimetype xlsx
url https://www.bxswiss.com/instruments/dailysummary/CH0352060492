--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07ec93384864e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963359d58a2b41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69348337f01945f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43ef8a13ffd45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5409abc74e43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69348337f01945f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdfc1a28421d4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43ef8a13ffd45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>142,790</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,320</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>143,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>142,200</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>