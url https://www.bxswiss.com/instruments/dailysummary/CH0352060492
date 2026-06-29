--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963359d58a2b41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50902cce9b414ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43ef8a13ffd45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4292ee67f945fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdfc1a28421d4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43ef8a13ffd45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38859c35ff0e4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4292ee67f945fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>