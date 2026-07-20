--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50902cce9b414ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243836b753c34a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4292ee67f945fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520e7955e5a94aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38859c35ff0e4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4292ee67f945fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b02543f312d4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520e7955e5a94aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>152,560</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,310</x:t>
-[...48 lines deleted...]
-          <x:t>152,870</x:t>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,280</x:t>
-[...21 lines deleted...]
-          <x:t>153,070</x:t>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>152,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>