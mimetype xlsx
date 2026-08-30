--- v9 (2026-07-20)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243836b753c34a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d585147cfb4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520e7955e5a94aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82fc5a921164bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b02543f312d4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520e7955e5a94aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce36c153bfc49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82fc5a921164bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Ausland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,870</x:t>
-[...522 lines deleted...]
-          <x:t>150,830</x:t>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>