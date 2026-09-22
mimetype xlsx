--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384cdf5a622143a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62ac8a9c46540e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d50691b65d4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb17b78ca6364256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bff3ef63d842c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d50691b65d4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddece19deeb4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb17b78ca6364256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>287,360</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>285,600</x:t>
-[...345 lines deleted...]
-          <x:t>282,920</x:t>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>285,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>285,590</x:t>
-[...38 lines deleted...]
-          <x:t>285,370</x:t>
+          <x:t>283,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>284,030</x:t>
-[...31 lines deleted...]
-          <x:t>283,330</x:t>
+          <x:t>285,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>