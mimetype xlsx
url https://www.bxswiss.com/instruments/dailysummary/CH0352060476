--- v13 (2026-09-22)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62ac8a9c46540e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405d15e5a3d14aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb17b78ca6364256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbb069b107e4596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddece19deeb4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb17b78ca6364256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3f9cefbaa447df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbb069b107e4596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>282,920</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>285,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>285,590</x:t>
-[...38 lines deleted...]
-          <x:t>285,370</x:t>
+          <x:t>283,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>284,030</x:t>
-[...38 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>285,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>285,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>284,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>