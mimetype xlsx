--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405d15e5a3d14aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21449d04b99444c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbb069b107e4596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103143e0c6c24f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3f9cefbaa447df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbb069b107e4596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa3e18269754796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103143e0c6c24f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>285,790</x:t>
-[...134 lines deleted...]
-          <x:t>282,740</x:t>
+          <x:t>283,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>280,870</x:t>
-[...156 lines deleted...]
-          <x:t>284,390</x:t>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.10.2026</x:t>
-[...100 lines deleted...]
-          <x:t>286,150</x:t>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>