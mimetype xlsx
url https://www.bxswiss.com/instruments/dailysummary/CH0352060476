--- v5 (2026-03-28)
+++ v6 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e42e3dde7e1464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1df20b52d74e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c328ec63014699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f03ea912534069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd5e13518aa1496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c328ec63014699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4271530f62d4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f03ea912534069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>251,840</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>237,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>