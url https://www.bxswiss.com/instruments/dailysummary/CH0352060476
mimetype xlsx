--- v6 (2026-04-21)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1df20b52d74e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1b01e4f81142de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f03ea912534069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8642fb499b54c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4271530f62d4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f03ea912534069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0192056b56c44e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8642fb499b54c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>