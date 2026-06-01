--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1b01e4f81142de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b98e6cff2f84d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8642fb499b54c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb32d66a3aee4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0192056b56c44e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8642fb499b54c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed6f6e776fa48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb32d66a3aee4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>