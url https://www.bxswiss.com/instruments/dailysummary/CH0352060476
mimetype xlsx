--- v8 (2026-06-01)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b98e6cff2f84d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84b2d5f60b44e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb32d66a3aee4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad832ca2b1647c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed6f6e776fa48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb32d66a3aee4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cb214bc3544576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad832ca2b1647c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>