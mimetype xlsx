--- v9 (2026-06-23)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84b2d5f60b44e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec93df193384f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad832ca2b1647c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ff1e742bc34551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cb214bc3544576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad832ca2b1647c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04362b076d14e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ff1e742bc34551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>273,870</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,510</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>274,430</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>274,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>276,270</x:t>
-[...124 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>277,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>280,260</x:t>
-[...48 lines deleted...]
-          <x:t>277,690</x:t>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>274,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>