--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec93df193384f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd744d8ad7565473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ff1e742bc34551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad538c51cd674413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04362b076d14e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ff1e742bc34551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f6102aa4b84fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad538c51cd674413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,450</x:t>
-[...26 lines deleted...]
-          <x:t>279,520</x:t>
+          <x:t>277,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>275,970</x:t>
-[...16 lines deleted...]
-          <x:t>276,610</x:t>
+          <x:t>276,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>275,550</x:t>
-[...38 lines deleted...]
-          <x:t>272,410</x:t>
+          <x:t>272,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>270,390</x:t>
-[...205 lines deleted...]
-          <x:t>277,300</x:t>
+          <x:t>271,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,300</x:t>
-[...274 lines deleted...]
-          <x:t>276,390</x:t>
+          <x:t>280,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>