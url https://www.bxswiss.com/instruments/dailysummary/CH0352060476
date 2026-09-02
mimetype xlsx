--- v11 (2026-08-07)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd744d8ad7565473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384cdf5a622143a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad538c51cd674413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d50691b65d4295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f6102aa4b84fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad538c51cd674413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bff3ef63d842c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d50691b65d4295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Nordamerika PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>278,410</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>280,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,790</x:t>
         </x:is>
       </x:c>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>