--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc71f1ec6e24aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79375ae0a21e4884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re980576739d749be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1049620d8447416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32a339d19e44943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re980576739d749be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5062cf5389064697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1049620d8447416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>