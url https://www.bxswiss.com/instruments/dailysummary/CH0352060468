--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79375ae0a21e4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8add0bf6bc649bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1049620d8447416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b820ad0172b4da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5062cf5389064697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1049620d8447416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6b53c82be04aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b820ad0172b4da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,600</x:t>
-[...210 lines deleted...]
-          <x:t>153,230</x:t>
+          <x:t>155,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,920</x:t>
-[...16 lines deleted...]
-          <x:t>153,310</x:t>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,310</x:t>
-[...328 lines deleted...]
-          <x:t>152,790</x:t>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>