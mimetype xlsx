--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8add0bf6bc649bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aaa098612947cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b820ad0172b4da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596a736ba2ed4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6b53c82be04aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b820ad0172b4da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0050ddcc5fb8493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596a736ba2ed4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,300</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,920</x:t>
-[...436 lines deleted...]
-          <x:t>157,790</x:t>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>