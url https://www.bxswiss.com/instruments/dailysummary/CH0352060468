--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aaa098612947cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96721e031c0b48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596a736ba2ed4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd10c7c422164857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0050ddcc5fb8493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596a736ba2ed4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9c260a1fa24b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd10c7c422164857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>161,880</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,620</x:t>
-[...48 lines deleted...]
-          <x:t>165,370</x:t>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,030</x:t>
-[...161 lines deleted...]
-          <x:t>164,330</x:t>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>