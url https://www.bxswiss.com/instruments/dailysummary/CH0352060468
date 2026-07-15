--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96721e031c0b48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a85ab7ccdf4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd10c7c422164857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0230f5c4fd4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9c260a1fa24b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd10c7c422164857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23a52c416cb4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0230f5c4fd4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>