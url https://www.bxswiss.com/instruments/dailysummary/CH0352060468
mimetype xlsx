--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a85ab7ccdf4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367cfba584b64636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0230f5c4fd4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ddbd7e9f4e40f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23a52c416cb4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0230f5c4fd4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df025924f2a41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ddbd7e9f4e40f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>167,350</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>167,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>