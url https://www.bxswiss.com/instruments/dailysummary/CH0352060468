--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367cfba584b64636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15be94c8f6e422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ddbd7e9f4e40f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c9e570dbac4a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df025924f2a41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ddbd7e9f4e40f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481f22433dae4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c9e570dbac4a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,850</x:t>
-[...4 lines deleted...]
-          <x:t>169,510</x:t>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,770</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>170,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>