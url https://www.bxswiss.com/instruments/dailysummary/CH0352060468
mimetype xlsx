--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15be94c8f6e422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e159ddf57f4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c9e570dbac4a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d75d47ffeec4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481f22433dae4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c9e570dbac4a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3579088833f147f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d75d47ffeec4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>171,950</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,710</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>