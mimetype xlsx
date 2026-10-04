--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e159ddf57f4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d1e41ac8cb422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d75d47ffeec4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a2094ec57b47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3579088833f147f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d75d47ffeec4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274a1e1fa2da49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a2094ec57b47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>169,660</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,860</x:t>
-[...26 lines deleted...]
-          <x:t>168,500</x:t>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,060</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>