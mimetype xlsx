--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d1e41ac8cb422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48edde02647d4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a2094ec57b47bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf4fce909d7c4e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274a1e1fa2da49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a2094ec57b47bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d7a35c7ad24378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf4fce909d7c4e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Euroland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>167,070</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,670</x:t>
-[...48 lines deleted...]
-          <x:t>166,050</x:t>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,270</x:t>
-[...350 lines deleted...]
-          <x:t>165,700</x:t>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>