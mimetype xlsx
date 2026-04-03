--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b26091ec7dd43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435e46e67c4245a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d1ea501b77473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396c7fcdc1f843c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fb945bdf634477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d1ea501b77473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa238dd413b4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396c7fcdc1f843c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>153,210</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,170</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>149,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,420</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>