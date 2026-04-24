--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435e46e67c4245a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4a604b08ce43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396c7fcdc1f843c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re681264dfb564ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa238dd413b4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396c7fcdc1f843c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55affe918ba54089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re681264dfb564ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>153,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>147,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>