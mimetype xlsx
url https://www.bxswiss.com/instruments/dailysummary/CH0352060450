--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4a604b08ce43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61139d1ea9d4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re681264dfb564ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82947f139d064989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55affe918ba54089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re681264dfb564ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831174e9ce2342b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82947f139d064989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>147,330</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,370</x:t>
-[...323 lines deleted...]
-          <x:t>149,340</x:t>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>