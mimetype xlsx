--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61139d1ea9d4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4e460f0d4c4aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82947f139d064989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3516a7005d754dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831174e9ce2342b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82947f139d064989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bb6e3857954673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3516a7005d754dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>150,940</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>151,460</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>149,460</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>