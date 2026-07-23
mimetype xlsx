--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4e460f0d4c4aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388d60c9e8fe4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3516a7005d754dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8519198c7e8a476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bb6e3857954673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3516a7005d754dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd881a2e1239947bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8519198c7e8a476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>154,470</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>