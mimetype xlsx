--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388d60c9e8fe4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2013c7ffb264022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8519198c7e8a476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c6fd22c36644e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd881a2e1239947bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8519198c7e8a476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356322149a9945fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c6fd22c36644e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>157,090</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>162,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,230</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,650</x:t>
-[...333 lines deleted...]
-          <x:t>160,280</x:t>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>