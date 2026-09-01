--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2013c7ffb264022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6471c41740b04318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c6fd22c36644e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30726260d4df43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356322149a9945fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c6fd22c36644e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f1b019453646dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30726260d4df43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>159,770</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,470</x:t>
-[...70 lines deleted...]
-          <x:t>159,740</x:t>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,840</x:t>
-[...80 lines deleted...]
-          <x:t>159,380</x:t>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>163,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>