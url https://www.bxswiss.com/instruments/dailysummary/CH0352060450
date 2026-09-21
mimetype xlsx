--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6471c41740b04318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca18a70dee84aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30726260d4df43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9849e53b2cbb4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f1b019453646dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30726260d4df43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede081b024654d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9849e53b2cbb4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>162,730</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>161,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,950</x:t>
-[...254 lines deleted...]
-          <x:t>161,360</x:t>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,180</x:t>
-[...4 lines deleted...]
-          <x:t>160,180</x:t>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>