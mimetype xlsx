--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca18a70dee84aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0fb004d09af4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9849e53b2cbb4f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012157cdd1c74074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede081b024654d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9849e53b2cbb4f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186883a638be4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012157cdd1c74074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>