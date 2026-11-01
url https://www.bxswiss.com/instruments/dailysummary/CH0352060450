--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0fb004d09af4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4766dd17ee4259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012157cdd1c74074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10a807824814181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186883a638be4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012157cdd1c74074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52c5d095f8147ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10a807824814181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Bausteinfonds - Aktien Schweiz PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>155,770</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>154,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,730</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>154,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>