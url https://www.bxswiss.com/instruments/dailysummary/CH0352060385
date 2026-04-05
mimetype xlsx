--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1054db5e1145a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739605944e6d4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4b3d1f392c4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fde482a2da541b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a59d82c0e04016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4b3d1f392c4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79004f71a634c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fde482a2da541b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>