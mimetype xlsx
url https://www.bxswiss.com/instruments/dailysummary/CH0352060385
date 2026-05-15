--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739605944e6d4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a60311385674a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fde482a2da541b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302f690b8bc64a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79004f71a634c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fde482a2da541b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0263d12ba70b4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302f690b8bc64a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>132,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,060</x:t>
-[...539 lines deleted...]
-          <x:t>129,280</x:t>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>