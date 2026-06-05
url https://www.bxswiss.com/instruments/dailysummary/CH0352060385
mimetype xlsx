--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a60311385674a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7ef98fe582489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302f690b8bc64a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54789921f0a7447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0263d12ba70b4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302f690b8bc64a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3605960d1ebe4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54789921f0a7447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>135,150</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,370</x:t>
-[...102 lines deleted...]
-          <x:t>130,660</x:t>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>131,960</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,260</x:t>
-[...205 lines deleted...]
-          <x:t>132,100</x:t>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>130,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>