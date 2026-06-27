--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7ef98fe582489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5189222a8184e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54789921f0a7447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215b9ed29cab4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3605960d1ebe4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54789921f0a7447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39cb3d2b5c849b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215b9ed29cab4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,570</x:t>
-[...26 lines deleted...]
-          <x:t>134,350</x:t>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,970</x:t>
-[...411 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,540</x:t>
-[...117 lines deleted...]
-          <x:t>131,040</x:t>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>