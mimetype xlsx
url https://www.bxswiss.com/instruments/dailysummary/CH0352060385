--- v9 (2026-06-27)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5189222a8184e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f4b14e824441e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215b9ed29cab4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38daaba9beee4115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39cb3d2b5c849b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215b9ed29cab4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59dbbc5b67946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38daaba9beee4115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,280</x:t>
-[...210 lines deleted...]
-          <x:t>133,580</x:t>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>133,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>