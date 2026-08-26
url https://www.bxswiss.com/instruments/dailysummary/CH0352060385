--- v10 (2026-07-27)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f4b14e824441e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d321604da427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38daaba9beee4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03780f66c044097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59dbbc5b67946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38daaba9beee4115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c71b744c7448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03780f66c044097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>135,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>134,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>