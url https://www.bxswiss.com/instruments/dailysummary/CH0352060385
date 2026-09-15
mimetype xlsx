--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d321604da427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc734ed74ae3647fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03780f66c044097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9713ce4c8b40d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c71b744c7448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03780f66c044097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b90a308cd644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9713ce4c8b40d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>133,930</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>137,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>