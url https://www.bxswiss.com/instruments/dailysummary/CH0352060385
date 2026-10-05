--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc734ed74ae3647fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a4442bf5014a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9713ce4c8b40d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff5b5e61bdf4997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b90a308cd644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9713ce4c8b40d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811a0d18ad074996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff5b5e61bdf4997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>136,910</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,470</x:t>
-[...70 lines deleted...]
-          <x:t>136,590</x:t>
+          <x:t>136,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,470</x:t>
-[...431 lines deleted...]
-          <x:t>133,910</x:t>
+          <x:t>135,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>