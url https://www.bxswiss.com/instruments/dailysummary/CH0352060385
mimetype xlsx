--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a4442bf5014a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce05e00897c4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff5b5e61bdf4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6451c080404717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811a0d18ad074996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff5b5e61bdf4997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4c2047006a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6451c080404717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - Tell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0352060385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>136,130</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>138,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,410</x:t>
-[...134 lines deleted...]
-          <x:t>135,480</x:t>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>