--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218e8ef759ed462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e62a9b1268041fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8049231b620a4726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f3d4ceeee5455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f657dcbafe413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8049231b620a4726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb71a3e889c44317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f3d4ceeee5455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1.386,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.391,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1.391,250</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.369,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.390,750</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>1.377,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.361,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.362,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.361,500</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.330,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.316,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>