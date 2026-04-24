--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e62a9b1268041fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f671d6b5d924226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f3d4ceeee5455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41ff331f96c4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb71a3e889c44317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f3d4ceeee5455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53443db288454bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41ff331f96c4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1.376,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.360,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.370,500</x:t>
-[...566 lines deleted...]
-          <x:t>1.332,250</x:t>
+          <x:t>1.364,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>