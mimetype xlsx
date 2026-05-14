--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f671d6b5d924226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3eb7c3e3fbb4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41ff331f96c4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0baf69ce454d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53443db288454bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41ff331f96c4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeee7eeb816e48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0baf69ce454d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1.349,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1.359,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.368,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.358,250</x:t>
-[...43 lines deleted...]
-          <x:t>1.375,750</x:t>
+          <x:t>1.397,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.382,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.375,750</x:t>
-[...75 lines deleted...]
-          <x:t>1.390,250</x:t>
+          <x:t>1.383,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.387,750</x:t>
-[...75 lines deleted...]
-          <x:t>1.363,000</x:t>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.363,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1.364,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>