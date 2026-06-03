--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3eb7c3e3fbb4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa5acf03fc34276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0baf69ce454d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad79e5eb21b4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeee7eeb816e48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0baf69ce454d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90b7ec4f09441da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad79e5eb21b4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.365,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,750</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>1.369,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>