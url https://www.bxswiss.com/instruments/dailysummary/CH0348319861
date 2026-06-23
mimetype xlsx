--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa5acf03fc34276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afe2266c55a49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad79e5eb21b4d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd50d99b6244bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90b7ec4f09441da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad79e5eb21b4d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ef9b51b2114b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd50d99b6244bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.362,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.367,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.363,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>1.376,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.363,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.366,500</x:t>
-[...21 lines deleted...]
-          <x:t>1.361,000</x:t>
+          <x:t>1.372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.387,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1.380,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.387,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.372,750</x:t>
-[...193 lines deleted...]
-          <x:t>1.375,750</x:t>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>