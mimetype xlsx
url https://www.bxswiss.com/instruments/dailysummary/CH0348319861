--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afe2266c55a49ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e4f75612384069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd50d99b6244bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0becad1b844448fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ef9b51b2114b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd50d99b6244bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c76b1867e04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0becad1b844448fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1.380,250</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.384,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.376,250</x:t>
-[...377 lines deleted...]
-          <x:t>1.388,250</x:t>
+          <x:t>1.393,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.405,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1.407,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>