--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e4f75612384069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra224bd34a6ae4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0becad1b844448fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e42f81adbd84793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c76b1867e04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0becad1b844448fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4249ce212c414e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e42f81adbd84793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.407,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1.405,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.407,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.399,750</x:t>
+          <x:t>1.419,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.407,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.425,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.425,500</x:t>
-[...134 lines deleted...]
-          <x:t>1.452,000</x:t>
+          <x:t>1.414,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.438,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1.434,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.435,000</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>1.420,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>