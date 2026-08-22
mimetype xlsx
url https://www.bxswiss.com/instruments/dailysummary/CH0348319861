--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra224bd34a6ae4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8503229c6dab4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e42f81adbd84793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59908fcd84eb4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4249ce212c414e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e42f81adbd84793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9749d236d184a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59908fcd84eb4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.422,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.431,250</x:t>
+          <x:t>1.410,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.420,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.448,000</x:t>
+          <x:t>1.439,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.445,000</x:t>
-[...566 lines deleted...]
-          <x:t>1.435,000</x:t>
+          <x:t>1.438,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>