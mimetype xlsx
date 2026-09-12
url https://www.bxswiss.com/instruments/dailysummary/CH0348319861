--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8503229c6dab4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7eb25a107534100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59908fcd84eb4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690755e303f7464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9749d236d184a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59908fcd84eb4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69beb66b5164ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690755e303f7464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1.410,750</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.421,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.427,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.412,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.420,750</x:t>
-[...21 lines deleted...]
-          <x:t>1.397,250</x:t>
+          <x:t>1.402,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.399,750</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>1.438,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>