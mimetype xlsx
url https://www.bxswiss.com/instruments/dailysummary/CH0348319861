--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7eb25a107534100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1302b8971b924522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690755e303f7464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50476ec0044a49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69beb66b5164ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690755e303f7464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5ce7e76cf04e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50476ec0044a49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1.435,750</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.437,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.435,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.439,750</x:t>
-[...16 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.437,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.437,250</x:t>
-[...441 lines deleted...]
-          <x:t>1.399,750</x:t>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>