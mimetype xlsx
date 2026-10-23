--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1302b8971b924522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7f9cb327c840b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50476ec0044a49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2c8b372ca04d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5ce7e76cf04e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50476ec0044a49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0a481a2ae34f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2c8b372ca04d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Small &amp; Mid CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348319861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.427,500</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.416,250</x:t>
-[...26 lines deleted...]
-          <x:t>1.419,750</x:t>
+          <x:t>1.438,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.428,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>1.432,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.447,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.430,500</x:t>
-[...220 lines deleted...]
-          <x:t>1.415,000</x:t>
+          <x:t>1.434,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>