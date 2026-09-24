--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fe46d37ddc4bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19e1452fbe84687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1971b316480b486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb97dad3588e40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77af1bc2514c4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1971b316480b486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd713b771e144b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb97dad3588e40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.968,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.971,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.970,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.960,250</x:t>
-[...291 lines deleted...]
-          <x:t>1.960,750</x:t>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.951,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>1.965,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>