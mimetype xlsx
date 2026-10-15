--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19e1452fbe84687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ca1caebdd04bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb97dad3588e40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re365941e293a4f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd713b771e144b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb97dad3588e40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f6e77c6b4f479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re365941e293a4f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1.957,500</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.951,250</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1.917,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.918,750</x:t>
-[...26 lines deleted...]
-          <x:t>1.913,250</x:t>
+          <x:t>1.937,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>