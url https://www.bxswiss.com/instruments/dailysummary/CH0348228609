--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ca1caebdd04bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2d49c38cde4dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re365941e293a4f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92570170dc214a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f6e77c6b4f479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re365941e293a4f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1635d015f4b14b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92570170dc214a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.899,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.910,750</x:t>
-[...48 lines deleted...]
-          <x:t>1.893,250</x:t>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.901,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.893,250</x:t>
-[...129 lines deleted...]
-          <x:t>1.932,250</x:t>
+          <x:t>1.906,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.917,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.918,750</x:t>
-[...43 lines deleted...]
-          <x:t>1.930,250</x:t>
+          <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.917,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.918,250</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>