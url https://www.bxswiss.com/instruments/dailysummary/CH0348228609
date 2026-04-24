--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1abec6f61a4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b6f8cba8814207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c905124f9545cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b1a943f5a548dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53c7ad91ca74cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c905124f9545cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ea8782f4c94ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b1a943f5a548dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.832,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.833,000</x:t>
+          <x:t>1.835,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.825,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.828,500</x:t>
-[...620 lines deleted...]
-          <x:t>1.748,750</x:t>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>