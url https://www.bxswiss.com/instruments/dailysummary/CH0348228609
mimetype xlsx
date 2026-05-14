--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b6f8cba8814207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf901554b2355432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b1a943f5a548dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7771fd5c60478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ea8782f4c94ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b1a943f5a548dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b7ab901eba470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7771fd5c60478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.812,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.814,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.823,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.809,000</x:t>
-[...119 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>1.832,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.816,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.843,000</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>1.829,500</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>1.830,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>