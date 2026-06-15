--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf901554b2355432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084b333011434f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7771fd5c60478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc8d52e89c45b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b7ab901eba470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7771fd5c60478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09da09b60a554ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc8d52e89c45b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1.818,000</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.826,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.830,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.832,500</x:t>
-[...97 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.842,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>1.829,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>