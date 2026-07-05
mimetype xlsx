--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084b333011434f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51898630afee464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc8d52e89c45b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a2113795134c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09da09b60a554ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc8d52e89c45b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c618bd2ddd460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a2113795134c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.831,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.838,500</x:t>
-[...70 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1.853,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.842,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1.859,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.864,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.844,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.851,500</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>1.855,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.881,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.867,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>