--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51898630afee464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997a48185fff485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a2113795134c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed0326795c2441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c618bd2ddd460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a2113795134c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf3f10e90944339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed0326795c2441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.908,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.932,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.908,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.929,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.964,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.972,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.955,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>