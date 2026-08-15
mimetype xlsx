--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997a48185fff485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a538933e2414044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed0326795c2441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2147e81ee83140c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf3f10e90944339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed0326795c2441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb067f5006f24134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2147e81ee83140c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.933,250</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.951,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1.931,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.945,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.936,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.941,750</x:t>
-[...75 lines deleted...]
-          <x:t>1.975,500</x:t>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.977,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>1.949,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>