--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a538933e2414044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fe46d37ddc4bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2147e81ee83140c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1971b316480b486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb067f5006f24134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2147e81ee83140c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77af1bc2514c4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1971b316480b486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland All NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0348228609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1.937,750</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.952,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1.959,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.965,500</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>1.971,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>