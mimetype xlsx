--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb12578a35c040d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b632f611581426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24652970f7d44d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd309f4227d794e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc461e5f75318489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24652970f7d44d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c28f453b9a4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd309f4227d794e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2.239,350</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.274,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.243,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.272,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.291,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.263,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.236,150</x:t>
-[...38 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>2.241,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.230,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.253,100</x:t>
-[...97 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>2.247,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.268,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.280,650</x:t>
-[...53 lines deleted...]
-          <x:t>2.267,250</x:t>
+          <x:t>2.249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.253,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.256,200</x:t>
-[...377 lines deleted...]
-          <x:t>2.270,450</x:t>
+          <x:t>2.231,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>