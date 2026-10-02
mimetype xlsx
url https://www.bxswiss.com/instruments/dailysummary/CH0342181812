--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b632f611581426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa81e4e50754a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd309f4227d794e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87eee72d7b364125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c28f453b9a4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd309f4227d794e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcd53b061904d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87eee72d7b364125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>2.238,250</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.249,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.263,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.233,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.253,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.231,250</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.172,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.174,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.159,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>