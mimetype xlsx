--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa81e4e50754a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b5b0df27454314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87eee72d7b364125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04aff4194414497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcd53b061904d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87eee72d7b364125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6942321d2ae14708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04aff4194414497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2.174,250</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.159,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.160,500</x:t>
-[...114 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>2.178,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.167,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.177,250</x:t>
-[...26 lines deleted...]
-          <x:t>2.176,350</x:t>
+          <x:t>2.141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.152,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.154,100</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2.159,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>2.123,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.234,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.234,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.267,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>