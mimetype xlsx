--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb057913abcfe4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029be8baeee74f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5814f673eeff40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd50bb32e5c34d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc28f1fd42a44fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5814f673eeff40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a7c108b69c4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd50bb32e5c34d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2.066,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.080,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.051,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.064,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.051,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.069,650</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.966,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.997,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.960,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.977,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>