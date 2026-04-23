--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029be8baeee74f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40640dafeb434213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd50bb32e5c34d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf11f7fe57e84036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a7c108b69c4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd50bb32e5c34d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036d91aad9424cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf11f7fe57e84036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.873,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.933,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.859,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.914,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.996,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.989,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>