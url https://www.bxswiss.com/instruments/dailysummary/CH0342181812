--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40640dafeb434213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a8784486be4566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf11f7fe57e84036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48e116fadf540b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036d91aad9424cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf11f7fe57e84036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf35eea616b49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48e116fadf540b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.031,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.043,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.027,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.039,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.054,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.066,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.042,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.045,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>