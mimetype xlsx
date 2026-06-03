--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a8784486be4566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa485c94cf74fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48e116fadf540b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bc5c722d054cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf35eea616b49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48e116fadf540b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4d7cdcce2b4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bc5c722d054cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2.060,300</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.049,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.057,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.059,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.047,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.053,100</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.066,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.076,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.057,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.073,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.127,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>