--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa485c94cf74fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ab0192d4c74ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bc5c722d054cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8808052ea2844646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4d7cdcce2b4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bc5c722d054cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa022914d394bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8808052ea2844646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.119,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.125,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.111,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.119,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.104,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.083,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.091,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.112,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>