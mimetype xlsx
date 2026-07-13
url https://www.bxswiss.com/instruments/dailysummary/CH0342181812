--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ab0192d4c74ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a6008ae47c4471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8808052ea2844646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d2005de72642fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa022914d394bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8808052ea2844646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd817956ec25457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d2005de72642fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.116,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.141,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.116,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.130,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.159,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.173,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.153,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.173,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.218,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.225,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>