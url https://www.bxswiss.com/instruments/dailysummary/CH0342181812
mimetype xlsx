--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a6008ae47c4471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6875485f4aa4385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d2005de72642fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bdcaf210284b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd817956ec25457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d2005de72642fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d0407bc6ae49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bdcaf210284b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.226,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.230,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.210,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.213,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.242,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.243,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.232,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.236,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.288,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.299,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.281,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>