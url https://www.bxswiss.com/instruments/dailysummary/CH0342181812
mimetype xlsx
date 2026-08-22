--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6875485f4aa4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb12578a35c040d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bdcaf210284b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24652970f7d44d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d0407bc6ae49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bdcaf210284b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc461e5f75318489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24652970f7d44d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SMI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2.224,000</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.288,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.299,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.281,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.274,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.288,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.272,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.300,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.287,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.274,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.259,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...531 lines deleted...]
-          <x:t>2.255,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.243,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.257,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>2.255,100</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>