--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5b20fba7944a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8936bbe82145a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8c92f5a63043e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08da6f32d9e44154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce7839d572a4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8c92f5a63043e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a0bc36e49e4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08da6f32d9e44154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1.987,150</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.000,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.973,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.985,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.973,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.990,550</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.890,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.920,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.885,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>