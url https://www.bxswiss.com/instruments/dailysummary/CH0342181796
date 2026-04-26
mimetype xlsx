--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8936bbe82145a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5be5c84182d4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08da6f32d9e44154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0031734d084b4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a0bc36e49e4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08da6f32d9e44154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ca79213b244ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0031734d084b4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.884,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.893,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.879,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.884,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.920,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.938,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.913,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.932,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>