--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5be5c84182d4333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8561e4a364d64a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0031734d084b4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1406ec806a9048df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ca79213b244ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0031734d084b4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d25aeb94204b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1406ec806a9048df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.970,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.980,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.968,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.980,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.987,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.991,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.971,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.979,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>