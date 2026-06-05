--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8561e4a364d64a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d9989534b34d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1406ec806a9048df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656121eb74384501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d25aeb94204b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1406ec806a9048df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0891996574b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656121eb74384501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1.973,550</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.980,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.967,950</x:t>
-[...340 lines deleted...]
-          <x:t>1.992,100</x:t>
+          <x:t>1.969,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.015,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.988,850</x:t>
-[...193 lines deleted...]
-          <x:t>1.993,250</x:t>
+          <x:t>2.032,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>