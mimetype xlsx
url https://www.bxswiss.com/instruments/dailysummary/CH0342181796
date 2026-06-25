--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d9989534b34d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree249e8681f04c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656121eb74384501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbb0ba25be64f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0891996574b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656121eb74384501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e566af7eb543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbb0ba25be64f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.010,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.026,950</x:t>
-[...205 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>2.021,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.035,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.037,350</x:t>
-[...90 lines deleted...]
-          <x:t>2.017,850</x:t>
+          <x:t>2.011,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>