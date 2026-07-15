--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree249e8681f04c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863ee6ea03674ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbb0ba25be64f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738198c1b805428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e566af7eb543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbb0ba25be64f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf01d419679d40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738198c1b805428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.092,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.093,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.069,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.070,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.107,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.136,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.105,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>