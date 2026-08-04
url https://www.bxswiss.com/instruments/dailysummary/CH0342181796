--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863ee6ea03674ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc211f80e2dfd4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738198c1b805428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10124071ff3d4666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf01d419679d40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738198c1b805428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bfbd227f0d4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10124071ff3d4666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.153,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.158,150</x:t>
-[...102 lines deleted...]
-          <x:t>2.184,050</x:t>
+          <x:t>2.134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.184,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.150,650</x:t>
-[...166 lines deleted...]
-          <x:t>2.148,850</x:t>
+          <x:t>2.163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>