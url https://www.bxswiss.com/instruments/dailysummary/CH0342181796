--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc211f80e2dfd4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33af704ffbe04a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10124071ff3d4666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b50e4ad16b4210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bfbd227f0d4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10124071ff3d4666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7bbf0759b24014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b50e4ad16b4210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.184,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.184,850</x:t>
-[...328 lines deleted...]
-          <x:t>2.150,500</x:t>
+          <x:t>2.187,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.162,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.186,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.194,200</x:t>
-[...63 lines deleted...]
-          <x:t>2.186,850</x:t>
+          <x:t>2.156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>