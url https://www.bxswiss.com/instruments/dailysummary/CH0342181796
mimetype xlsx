--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33af704ffbe04a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624435482e4941ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b50e4ad16b4210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824f49e2ca34cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7bbf0759b24014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b50e4ad16b4210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945b3279aa064dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824f49e2ca34cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.186,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.194,200</x:t>
-[...4 lines deleted...]
-          <x:t>2.161,700</x:t>
+          <x:t>2.156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.168,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>2.152,450</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.163,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2.179,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>