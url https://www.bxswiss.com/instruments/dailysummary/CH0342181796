--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624435482e4941ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d13b3fed4254542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824f49e2ca34cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9050bb21723f4ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945b3279aa064dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824f49e2ca34cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b22fe6f82f480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9050bb21723f4ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2.152,450</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.163,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.176,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.147,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.167,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.145,700</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.081,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.095,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.079,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.080,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>