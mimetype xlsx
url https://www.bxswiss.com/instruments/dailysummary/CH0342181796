--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d13b3fed4254542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ae99f2314e4db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9050bb21723f4ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a617da4e790445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b22fe6f82f480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9050bb21723f4ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20308f96125048d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a617da4e790445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SMI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2.090,850</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.076,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.077,650</x:t>
-[...178 lines deleted...]
-          <x:t>2.096,400</x:t>
+          <x:t>2.084,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.076,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>2.046,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>