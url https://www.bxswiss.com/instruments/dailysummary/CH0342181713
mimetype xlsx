--- v10 (2026-09-02)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88575d8e362e49d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bd99e232d24ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2eaca1794eb4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540d5425b34d4a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d9d293558745bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2eaca1794eb4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f771726fa44423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540d5425b34d4a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.957,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.959,400</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>1.958,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.946,250</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1.941,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.941,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.947,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.949,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.942,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>