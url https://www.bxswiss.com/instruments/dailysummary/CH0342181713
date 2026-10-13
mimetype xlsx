--- v11 (2026-09-23)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bd99e232d24ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d212e3061e7464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540d5425b34d4a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd15e1f8e98d4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f771726fa44423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540d5425b34d4a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0599b3a7b2974317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd15e1f8e98d4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.889,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.889,650</x:t>
-[...225 lines deleted...]
-          <x:t>1.898,900</x:t>
+          <x:t>1.868,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>