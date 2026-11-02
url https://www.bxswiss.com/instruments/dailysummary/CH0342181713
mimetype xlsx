--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d212e3061e7464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec6ef22807d44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd15e1f8e98d4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c5fecc4fb040d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0599b3a7b2974317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd15e1f8e98d4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6018eb3b28c247ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c5fecc4fb040d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.864,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.874,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.850,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.851,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.876,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.882,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.873,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.879,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>