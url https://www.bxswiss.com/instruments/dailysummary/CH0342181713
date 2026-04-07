--- v3 (2026-03-14)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00fa5f52efc4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec003ef1a84f4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c36417b64240d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf158a835dee94402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6332be9ea5c34193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c36417b64240d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec4c1ee17064175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf158a835dee94402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.770,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.735,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.748,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.720,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.743,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.715,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>