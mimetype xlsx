--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec003ef1a84f4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a39e3de38341e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf158a835dee94402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7232956351fe4323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec4c1ee17064175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf158a835dee94402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f19893e054d41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7232956351fe4323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.768,850</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.770,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1.752,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>