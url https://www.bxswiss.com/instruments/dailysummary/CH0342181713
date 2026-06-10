--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a39e3de38341e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a44384c0daa498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7232956351fe4323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12723a011799481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f19893e054d41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7232956351fe4323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3842353c539e4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12723a011799481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1.787,300</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.799,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.784,550</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1.790,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1.793,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>