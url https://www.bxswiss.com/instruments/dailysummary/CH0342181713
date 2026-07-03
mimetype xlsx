--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a44384c0daa498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d7aa90d42b4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12723a011799481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5175e4d83e94566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3842353c539e4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12723a011799481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c72e7bebc143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5175e4d83e94566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1.831,750</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.816,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.826,350</x:t>
-[...6 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>1.818,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.817,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.840,250</x:t>
-[...134 lines deleted...]
-          <x:t>1.847,600</x:t>
+          <x:t>1.820,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.836,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.843,400</x:t>
-[...215 lines deleted...]
-          <x:t>1.832,550</x:t>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>