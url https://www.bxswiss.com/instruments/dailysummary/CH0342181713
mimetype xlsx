--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d7aa90d42b4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178fdb541847464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5175e4d83e94566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c1aa4fb68c40a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c72e7bebc143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5175e4d83e94566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4d097b91ef42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c1aa4fb68c40a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1.875,750</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.889,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.873,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.889,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.886,750</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.959,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.928,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.957,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>