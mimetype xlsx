--- v8 (2026-07-23)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178fdb541847464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4dbac4e1cd412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c1aa4fb68c40a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ab145c1d7042ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4d097b91ef42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c1aa4fb68c40a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41aa2b8ffa544fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ab145c1d7042ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.950,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.962,300</x:t>
-[...333 lines deleted...]
-          <x:t>1.925,850</x:t>
+          <x:t>1.951,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>