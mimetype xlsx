--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4dbac4e1cd412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88575d8e362e49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ab145c1d7042ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2eaca1794eb4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41aa2b8ffa544fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ab145c1d7042ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d9d293558745bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2eaca1794eb4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IFS - iShares SPI® Equity Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1.938,450</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.956,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.938,450</x:t>
-[...119 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>1.960,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.957,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.959,400</x:t>
-[...198 lines deleted...]
-          <x:t>1.968,400</x:t>
+          <x:t>1.958,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>