--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee69a25f61c42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e4b0cde5d743ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2df5ca1102473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47254e1e531a4480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeb15d3b4a746c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2df5ca1102473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b9b9924fde4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47254e1e531a4480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1.919,950</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.933,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1.938,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.931,400</x:t>
-[...382 lines deleted...]
-          <x:t>1.943,450</x:t>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>