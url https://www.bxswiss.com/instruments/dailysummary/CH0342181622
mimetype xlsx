--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e4b0cde5d743ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791f8ec796244562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47254e1e531a4480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bb894668d84ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b9b9924fde4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47254e1e531a4480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd420a5e74cca4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bb894668d84ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1.931,750</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.939,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.927,600</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1.922,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.922,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.928,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,950</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.862,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.872,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.860,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.861,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>