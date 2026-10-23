--- v10 (2026-10-02)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791f8ec796244562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f15586ccd34ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bb894668d84ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra093c019642f4592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd420a5e74cca4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bb894668d84ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946696aaf3724752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra093c019642f4592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1.933,450</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.917,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.930,850</x:t>
-[...566 lines deleted...]
-          <x:t>1.834,400</x:t>
+          <x:t>1.935,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>