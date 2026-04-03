--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7319205f4b5405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908bcfd09a0b4f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74710e3c5d14045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24dbd3c1331345b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddba4c8cc734241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74710e3c5d14045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec153e15adf4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24dbd3c1331345b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.812,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.823,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.819,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.704,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.726,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.699,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.710,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>