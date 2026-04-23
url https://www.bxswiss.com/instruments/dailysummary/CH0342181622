--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908bcfd09a0b4f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdf8b1e29af4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24dbd3c1331345b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8166affa0f046d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec153e15adf4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24dbd3c1331345b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525723fed7e440e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8166affa0f046d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1.760,300</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.767,950</x:t>
-        </x:is>
-[...592 lines deleted...]
-          <x:t>1.735,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>