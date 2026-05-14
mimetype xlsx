--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdf8b1e29af4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18fa220bb164c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8166affa0f046d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73cae70450443d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525723fed7e440e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8166affa0f046d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e43334c9df344a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73cae70450443d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.757,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.755,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.765,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.776,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.784,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.765,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.767,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>