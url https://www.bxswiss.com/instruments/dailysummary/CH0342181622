--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18fa220bb164c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68a4062495646f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73cae70450443d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7528f63c25c54763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e43334c9df344a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73cae70450443d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b32fb26cbb49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7528f63c25c54763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.800,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.800,400</x:t>
-[...70 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>1.803,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.794,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>1.789,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>