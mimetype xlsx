--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68a4062495646f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e3dfacaa3c4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7528f63c25c54763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22afa05f4d9543d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b32fb26cbb49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7528f63c25c54763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9773de45c46c478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22afa05f4d9543d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1.830,150</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.819,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.825,950</x:t>
-[...249 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>1.838,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.819,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.838,450</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1.830,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.845,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.855,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.842,300</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.860,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.855,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>