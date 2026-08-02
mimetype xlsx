--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e3dfacaa3c4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5adb78abca44700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22afa05f4d9543d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae310b96a4748b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9773de45c46c478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22afa05f4d9543d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ca255ba1ba40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae310b96a4748b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1.906,600</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.924,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.923,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.927,800</x:t>
-[...48 lines deleted...]
-          <x:t>1.912,500</x:t>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>1.916,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>