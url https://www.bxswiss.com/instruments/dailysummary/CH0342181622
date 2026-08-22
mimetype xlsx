--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5adb78abca44700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee69a25f61c42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae310b96a4748b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2df5ca1102473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ca255ba1ba40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae310b96a4748b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeb15d3b4a746c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2df5ca1102473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock IF Switzerland - iShares SPI® Equity Index Fund DC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0342181622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.912,500</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1.948,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.949,650</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,600</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.922,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.926,400</x:t>
-[...21 lines deleted...]
-          <x:t>1.930,900</x:t>
+          <x:t>1.929,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.932,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>1.931,650</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>