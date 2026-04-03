--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c036b5f93a402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af29abda36a4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081920820cab4e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9bab7b5b764fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c9b15a372a4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081920820cab4e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147986109fd04c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9bab7b5b764fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,495</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,505</x:t>
-[...31 lines deleted...]
-          <x:t>99,505</x:t>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>99,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>