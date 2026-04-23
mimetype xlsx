--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af29abda36a4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca3f805b06e49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9bab7b5b764fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0205fbe8f7f74e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147986109fd04c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9bab7b5b764fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd605a119d9eb423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0205fbe8f7f74e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,520</x:t>
-[...43 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,525</x:t>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>