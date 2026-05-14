--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca3f805b06e49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a946284ef414995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0205fbe8f7f74e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0bf2f627e642e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd605a119d9eb423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0205fbe8f7f74e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd3f3c0a9e34aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0bf2f627e642e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,515</x:t>
+          <x:t>99,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,515</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,515</x:t>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,535</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,535</x:t>
-[...151 lines deleted...]
-          <x:t>99,575</x:t>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,575</x:t>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,625</x:t>
-[...36 lines deleted...]
-          <x:t>99,625</x:t>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>