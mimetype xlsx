--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a946284ef414995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b852a53a1ea4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0bf2f627e642e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5828dcdaa134121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd3f3c0a9e34aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0bf2f627e642e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b71429405148ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5828dcdaa134121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,635</x:t>
-[...11 lines deleted...]
-          <x:t>99,585</x:t>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,585</x:t>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>99,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,635</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,655</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,655</x:t>
+          <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>