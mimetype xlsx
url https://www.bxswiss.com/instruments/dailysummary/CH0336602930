--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b852a53a1ea4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa41ad46fda040f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5828dcdaa134121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47968dab8fac413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b71429405148ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5828dcdaa134121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70662da7730b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47968dab8fac413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
@@ -663,50 +265,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>