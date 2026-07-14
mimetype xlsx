--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa41ad46fda040f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1413121839254ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47968dab8fac413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0aa174b27a1464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70662da7730b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47968dab8fac413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd131d1a79b7f4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0aa174b27a1464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,545 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>99,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>