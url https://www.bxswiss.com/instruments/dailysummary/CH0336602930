--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1413121839254ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980e26baad6e43e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0aa174b27a1464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f5546fc75a4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd131d1a79b7f4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0aa174b27a1464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b65d157548a4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f5546fc75a4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>