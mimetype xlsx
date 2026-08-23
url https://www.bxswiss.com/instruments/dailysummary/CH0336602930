--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980e26baad6e43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae65604dccb9462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f5546fc75a4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a637dd07d04ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b65d157548a4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f5546fc75a4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692f607dedc14275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a637dd07d04ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336602930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>