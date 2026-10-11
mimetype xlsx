--- v11 (2026-09-02)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9eefff6cc34476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3672571eb8e149d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c87a096c47c4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517fafbfbfde415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c3bfde183c42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c87a096c47c4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf54424db70f40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517fafbfbfde415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.997,500</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.021,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.994,750</x:t>
-[...26 lines deleted...]
-          <x:t>2.017,750</x:t>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.044,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.037,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.051,250</x:t>
-[...16 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.053,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.057,250</x:t>
-[...26 lines deleted...]
-          <x:t>2.056,750</x:t>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.047,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.054,250</x:t>
-[...134 lines deleted...]
-          <x:t>2.046,250</x:t>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>