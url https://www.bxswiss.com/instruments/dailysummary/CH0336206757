--- v12 (2026-10-11)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3672571eb8e149d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f3502752c14dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517fafbfbfde415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ffc14f58654069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf54424db70f40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517fafbfbfde415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896713d952654a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ffc14f58654069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2.049,250</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.032,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.034,000</x:t>
-[...16 lines deleted...]
-          <x:t>2.037,000</x:t>
+          <x:t>2.019,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.020,500</x:t>
-[...146 lines deleted...]
-          <x:t>2.042,250</x:t>
+          <x:t>2.004,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.042,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.026,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.027,000</x:t>
-[...372 lines deleted...]
-          <x:t>2.002,500</x:t>
+          <x:t>2.038,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.003,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2.024,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>