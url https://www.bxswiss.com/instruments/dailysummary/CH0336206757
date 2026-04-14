--- v3 (2026-03-14)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48a1e5ce26d4bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb324e330b1e484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3dff9740ee4c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265eac0e37d04e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ee3fc5946f4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3dff9740ee4c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e6187384c44c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265eac0e37d04e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.832,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.839,750</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1.835,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.817,250</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1.828,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1.741,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>