--- v4 (2026-04-14)
+++ v5 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb324e330b1e484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c692beed2304469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265eac0e37d04e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ac8575f3874355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e6187384c44c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265eac0e37d04e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebedb808f8a4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ac8575f3874355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1.831,750</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>