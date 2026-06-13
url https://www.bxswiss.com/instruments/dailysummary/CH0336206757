--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c692beed2304469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8ec28964a94548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ac8575f3874355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90105af3f8a94949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebedb808f8a4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ac8575f3874355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86a98f058864a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90105af3f8a94949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.874,500</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.880,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.872,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.875,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.887,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.890,500</x:t>
-[...156 lines deleted...]
-          <x:t>1.921,250</x:t>
+          <x:t>1.896,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.922,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.908,500</x:t>
-[...301 lines deleted...]
-          <x:t>1.910,000</x:t>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>