--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8ec28964a94548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1bda8b52fe4166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90105af3f8a94949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b945e637f543c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86a98f058864a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90105af3f8a94949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6823a387906343f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b945e637f543c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1.945,250</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.938,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.942,250</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.939,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.943,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.929,250</x:t>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.941,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.950,250</x:t>
-[...53 lines deleted...]
-          <x:t>1.958,750</x:t>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.964,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.988,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.962,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>