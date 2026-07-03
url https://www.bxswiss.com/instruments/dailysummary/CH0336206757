--- v7 (2026-07-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1bda8b52fe4166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87daa1290a84bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b945e637f543c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc31ff04c994006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6823a387906343f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b945e637f543c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09a0c57b3424ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc31ff04c994006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,289 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.938,250</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.942,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.950,250</x:t>
-[...53 lines deleted...]
-          <x:t>1.958,750</x:t>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.940,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.964,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.988,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.962,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.987,500</x:t>
@@ -791,31 +764,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.027,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.033,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.007,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.010,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>