--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87daa1290a84bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2480621c55c140b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc31ff04c994006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94683ca16f7c4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09a0c57b3424ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc31ff04c994006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6f021a4f304455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94683ca16f7c4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1.987,750</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.005,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.982,250</x:t>
-[...382 lines deleted...]
-          <x:t>2.019,250</x:t>
+          <x:t>2.005,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>