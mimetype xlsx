--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2480621c55c140b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f8d55d0b184821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94683ca16f7c4707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9b0f1f51e947ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6f021a4f304455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94683ca16f7c4707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a8debbb5df4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9b0f1f51e947ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.018,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.031,000</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2.025,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.020,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.021,750</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2.006,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.011,500</x:t>
-[...33 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.040,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.046,250</x:t>
-[...441 lines deleted...]
-          <x:t>2.005,500</x:t>
+          <x:t>2.059,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>