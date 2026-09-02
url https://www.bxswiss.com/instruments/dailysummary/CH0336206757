--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f8d55d0b184821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9eefff6cc34476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9b0f1f51e947ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c87a096c47c4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a8debbb5df4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9b0f1f51e947ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c3bfde183c42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c87a096c47c4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities World ex CH Small NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2.011,500</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.997,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.007,500</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>2.021,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.994,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.019,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.022,250</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.069,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.078,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.066,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.075,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>