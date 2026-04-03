--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da74c53441b4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec263bfd61fb4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4083135f8a254d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35995556cb6f4771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a5f15cab774dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4083135f8a254d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9662d77641cf4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35995556cb6f4771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.399,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.394,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.408,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.442,750</x:t>
-[...328 lines deleted...]
-          <x:t>3.356,250</x:t>
+          <x:t>3.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.374,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>3.407,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.233,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>