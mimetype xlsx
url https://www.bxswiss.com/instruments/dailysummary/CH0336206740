--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec263bfd61fb4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acce49e4dc34897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35995556cb6f4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0106cf8beac341d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9662d77641cf4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35995556cb6f4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706fa57d58da483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0106cf8beac341d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.275,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.258,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.259,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.233,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.233,000</x:t>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.227,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.273,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.212,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.261,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.241,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.390,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.361,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.361,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.381,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.424,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.449,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.424,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.448,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.458,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.475,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.458,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.475,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.480,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.492,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.513,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.513,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.518,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.519,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.537,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.546,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.555,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.544,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>