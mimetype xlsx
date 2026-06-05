--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acce49e4dc34897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba67b4d767c1486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0106cf8beac341d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dcd6f465ac43c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706fa57d58da483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0106cf8beac341d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e325b4f2bce4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dcd6f465ac43c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>3.544,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.594,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.594,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.572,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.576,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.587,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.602,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.587,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.600,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.612,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.645,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.612,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.643,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.654,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.663,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.652,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.650,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.665,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.639,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.661,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.666,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.661,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.638,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.639,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.675,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.655,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.676,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.675,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.655,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.676,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.683,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.662,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.670,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.670,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.637,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.641,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.654,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.688,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.650,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.677,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.660,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.671,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.714,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.712,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.722,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.736,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.717,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.750,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.776,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.758,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>