--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba67b4d767c1486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f809078293b458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dcd6f465ac43c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55995d40934a442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e325b4f2bce4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dcd6f465ac43c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9bb3bbe3e24f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55995d40934a442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3.685,750</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.722,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.736,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.717,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.750,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.776,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.758,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.744,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.718,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.666,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.702,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.661,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.694,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.711,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.629,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.629,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.651,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.666,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.623,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.634,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.620,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.632,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.601,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.613,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.658,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.658,250</x:t>
-[...114 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>3.695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.649,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.693,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.748,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.748,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.744,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.751,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.716,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.733,250</x:t>
-[...53 lines deleted...]
-          <x:t>3.743,500</x:t>
+          <x:t>3.725,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.720,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.743,500</x:t>
-[...134 lines deleted...]
-          <x:t>3.757,000</x:t>
+          <x:t>3.703,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.710,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.723,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.704,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.676,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.682,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.647,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.669,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.682,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>