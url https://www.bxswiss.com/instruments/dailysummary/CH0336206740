--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f809078293b458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9cb9d5e28e47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55995d40934a442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494fde99d8314f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9bb3bbe3e24f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55995d40934a442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0741cdb7084476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494fde99d8314f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.748,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.748,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.744,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.751,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.716,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3.725,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.703,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.710,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.723,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.704,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.676,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.682,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.647,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.669,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.682,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.644,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.655,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.647,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.654,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.618,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.654,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.661,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.685,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.648,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.674,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.699,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.712,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.692,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.712,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.698,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.714,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.718,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.728,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.688,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.689,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3.733,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.716,500</x:t>
-[...571 lines deleted...]
-          <x:t>3.682,750</x:t>
+          <x:t>3.750,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>