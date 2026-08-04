--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9cb9d5e28e47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd197fa98d466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494fde99d8314f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177df117b0a741d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0741cdb7084476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494fde99d8314f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce99019a714819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177df117b0a741d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3.735,500</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.728,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.688,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.689,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.716,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.737,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3.713,500</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.750,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.755,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.741,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.714,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.722,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.709,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.735,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.732,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.732,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.711,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.722,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.737,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.681,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.676,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.702,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.720,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.703,000</x:t>
-[...97 lines deleted...]
-          <x:t>3.669,500</x:t>
+          <x:t>3.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.673,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.681,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.667,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.690,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.660,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.638,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.684,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.656,750</x:t>
-[...146 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>3.638,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.664,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.714,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.747,500</x:t>
-[...225 lines deleted...]
-          <x:t>3.750,750</x:t>
+          <x:t>3.721,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.689,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.736,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.766,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.763,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>