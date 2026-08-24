--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd197fa98d466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d27886baa94c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177df117b0a741d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0af30840e24a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce99019a714819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177df117b0a741d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145d6ac94c7e49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0af30840e24a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3.692,000</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.681,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.676,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.702,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.673,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.681,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.667,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.690,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.660,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.638,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.638,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.664,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.714,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.721,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.677,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.689,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.736,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.766,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.734,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.763,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.826,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.824,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.869,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.845,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.833,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.865,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.861,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.854,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.854,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.850,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.889,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.871,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.883,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.869,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.870,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.867,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>