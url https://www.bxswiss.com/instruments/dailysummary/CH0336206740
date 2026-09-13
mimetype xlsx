--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d27886baa94c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0380b6032a4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0af30840e24a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc589e35a923e4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145d6ac94c7e49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0af30840e24a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41e528118794ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc589e35a923e4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3.869,500</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.850,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.889,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.871,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.883,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.869,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.870,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.867,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.843,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3.845,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.839,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.864,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.836,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.836,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.805,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.852,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.840,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.846,750</x:t>
-[...291 lines deleted...]
-          <x:t>3.807,500</x:t>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.837,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.820,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.807,500</x:t>
-[...4 lines deleted...]
-          <x:t>3.819,250</x:t>
+          <x:t>3.829,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.797,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.786,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>