--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0380b6032a4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc684dfc892564df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc589e35a923e4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be872aff6954bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41e528118794ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc589e35a923e4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe455becfb6b4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be872aff6954bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.852,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.860,250</x:t>
-[...80 lines deleted...]
-          <x:t>3.879,750</x:t>
+          <x:t>3.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.852,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.837,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.823,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.797,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.786,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.818,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.783,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.790,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.798,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.796,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.820,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.820,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.798,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.874,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.863,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.867,750</x:t>
-[...6 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>3.865,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.845,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.817,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.843,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.843,750</x:t>
-[...31 lines deleted...]
-          <x:t>3.825,750</x:t>
+          <x:t>3.849,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.842,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.824,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.810,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.828,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.843,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3.833,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.817,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.839,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.784,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.840,000</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>3.818,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>