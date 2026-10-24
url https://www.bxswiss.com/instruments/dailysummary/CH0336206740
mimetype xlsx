--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc684dfc892564df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5c74b2aa0b4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be872aff6954bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644282481e6b4bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe455becfb6b4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be872aff6954bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20373d4566c745b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644282481e6b4bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities USA NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3.811,000</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.865,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.845,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.817,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.842,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.824,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.810,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.828,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.817,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.839,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.784,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.793,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.827,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.863,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.862,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.905,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.904,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.865,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.871,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.871,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.886,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.892,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.874,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.883,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.887,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.877,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.851,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.852,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3.858,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.814,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.836,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.836,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.837,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.843,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.810,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.835,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-          <x:t>25.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.843,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.849,750</x:t>
-[...124 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>3.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.836,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.827,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.859,500</x:t>
-[...9 lines deleted...]
-          <x:t>3.840,000</x:t>
+          <x:t>3.828,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.806,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.815,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.815,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.786,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.807,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>