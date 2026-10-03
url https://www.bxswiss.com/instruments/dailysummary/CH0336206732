--- v11 (2026-09-10)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d2a81aa5f14fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8a1a62f54d4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9541e0e4c9294d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d37666763124977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6952864fe924ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9541e0e4c9294d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf6320103b94ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d37666763124977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2.054,250</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.058,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2.065,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.040,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.063,750</x:t>
-[...178 lines deleted...]
-          <x:t>2.047,500</x:t>
+          <x:t>2.052,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.025,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.039,500</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>2.043,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.023,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.036,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.015,000</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.000,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.000,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.975,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>