--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8a1a62f54d4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae7e464ebe74875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d37666763124977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b27d9154cc4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf6320103b94ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d37666763124977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59387455aa874be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b27d9154cc4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2.045,500</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.047,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.025,500</x:t>
-[...70 lines deleted...]
-          <x:t>2.053,000</x:t>
+          <x:t>2.054,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.057,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.040,500</x:t>
-[...544 lines deleted...]
-          <x:t>1.960,250</x:t>
+          <x:t>2.071,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>