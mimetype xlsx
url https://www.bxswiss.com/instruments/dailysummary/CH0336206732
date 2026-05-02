--- v5 (2026-03-27)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2a6c3a9ec14005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7701ee9e65f47bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a35bcfb64f54dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a213b4869b74fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d738b0456c492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a35bcfb64f54dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fd41050dfc458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a213b4869b74fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.880,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.895,250</x:t>
-[...21 lines deleted...]
-          <x:t>1.853,000</x:t>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.856,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.820,000</x:t>
-[...382 lines deleted...]
-          <x:t>1.791,000</x:t>
+          <x:t>1.880,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>