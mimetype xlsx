--- v6 (2026-05-02)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7701ee9e65f47bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20b82d9f4554d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a213b4869b74fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cdfb7f0ee847b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fd41050dfc458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a213b4869b74fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693b45a3d5234b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cdfb7f0ee847b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1.872,500</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.885,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.870,500</x:t>
-[...124 lines deleted...]
-          <x:t>1.879,250</x:t>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.908,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.879,250</x:t>
-[...247 lines deleted...]
-          <x:t>1.880,750</x:t>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>