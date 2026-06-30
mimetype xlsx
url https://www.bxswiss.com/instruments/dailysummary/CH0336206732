--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20b82d9f4554d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd33ebb3b44775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cdfb7f0ee847b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d129d656284515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693b45a3d5234b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cdfb7f0ee847b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e416499bdd47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d129d656284515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.894,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.901,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.902,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.885,750</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>1.921,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.936,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>1.917,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>