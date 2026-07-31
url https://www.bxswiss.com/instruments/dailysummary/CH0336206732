--- v8 (2026-06-30)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd33ebb3b44775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra324a4b1652049a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d129d656284515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4683eaa43904d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e416499bdd47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d129d656284515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57590560ae54e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4683eaa43904d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>1.994,500</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.015,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2.021,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.039,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>2.032,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>