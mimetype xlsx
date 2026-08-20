--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra324a4b1652049a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39b9641a704e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4683eaa43904d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c4f62d1e4a4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57590560ae54e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4683eaa43904d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd509f73591dc4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c4f62d1e4a4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2.026,000</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.059,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.025,000</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.054,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.061,250</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>2.041,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>2.053,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>