--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39b9641a704e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d2a81aa5f14fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c4f62d1e4a4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9541e0e4c9294d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd509f73591dc4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c4f62d1e4a4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6952864fe924ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9541e0e4c9294d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Switzerland NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2.034,500</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.046,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.031,000</x:t>
-[...53 lines deleted...]
-          <x:t>2.034,000</x:t>
+          <x:t>2.058,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.042,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2.028,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.040,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>2.051,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>