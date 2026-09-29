--- v11 (2026-09-01)
+++ v12 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf619c4e3bd034a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544a9e06ba8849b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3821922d95204a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb9ce3d69fd4af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb04604cde34eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3821922d95204a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819059f7bfd1432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb9ce3d69fd4af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.507,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.507,500</x:t>
-[...16 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>1.511,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.523,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.531,500</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>1.524,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.526,000</x:t>
-[...16 lines deleted...]
-          <x:t>1.527,500</x:t>
+          <x:t>1.519,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.520,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.525,000</x:t>
-[...16 lines deleted...]
-          <x:t>1.529,500</x:t>
+          <x:t>1.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.522,500</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>1.543,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>