--- v12 (2026-09-29)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544a9e06ba8849b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9832cc3d7a9c4b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb9ce3d69fd4af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983df954d2d94543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819059f7bfd1432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb9ce3d69fd4af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21bea62a22c48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983df954d2d94543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.521,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.524,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.515,000</x:t>
+          <x:t>1.519,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.516,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.514,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.525,000</x:t>
+          <x:t>1.515,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.513,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.525,000</x:t>
-[...21 lines deleted...]
-          <x:t>1.514,000</x:t>
+          <x:t>1.508,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.518,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.507,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1.511,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.506,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.511,500</x:t>
-[...168 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>1.509,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.508,500</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>1.522,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>