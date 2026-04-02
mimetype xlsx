--- v3 (2026-02-21)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc35b82b9bd4867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8af2598a704c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760ecc76c56d4f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7652f191de664a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33869fd0e845455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760ecc76c56d4f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc656e9f15f84460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7652f191de664a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1.348,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.349,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.344,000</x:t>
-[...11 lines deleted...]
-          <x:t>27.01.2026</x:t>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.364,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.365,000</x:t>
-[...70 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>1.366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.358,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.364,500</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>1.373,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>1.434,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>