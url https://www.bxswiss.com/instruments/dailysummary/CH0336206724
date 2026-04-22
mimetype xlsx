--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8af2598a704c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd965b430c534dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7652f191de664a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3889a19e099c4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc656e9f15f84460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7652f191de664a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bf673d000e4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3889a19e099c4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.400,750</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1.395,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.394,750</x:t>
+          <x:t>1.394,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.384,000</x:t>
-[...151 lines deleted...]
-          <x:t>1.387,250</x:t>
+          <x:t>1.392,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.385,250</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1.391,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.403,750</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.404,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>1.394,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>