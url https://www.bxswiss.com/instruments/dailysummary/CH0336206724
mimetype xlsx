--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd965b430c534dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6766eaf8ae2a419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3889a19e099c4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40544dfff5ef45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bf673d000e4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3889a19e099c4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0710bfd41344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40544dfff5ef45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1.403,250</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.404,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1.439,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.441,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.434,000</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1.435,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.435,750</x:t>
-[...129 lines deleted...]
-          <x:t>1.430,250</x:t>
+          <x:t>1.439,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.431,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.437,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.426,750</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>1.427,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>