--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6766eaf8ae2a419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c224c3cd59746b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40544dfff5ef45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520f9be3446e4a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0710bfd41344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40544dfff5ef45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402e6c0ae0564e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520f9be3446e4a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.439,250</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.435,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.435,750</x:t>
-[...129 lines deleted...]
-          <x:t>1.430,250</x:t>
+          <x:t>1.439,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.431,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.437,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.426,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1.424,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.418,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.423,750</x:t>
-[...156 lines deleted...]
-          <x:t>1.404,250</x:t>
+          <x:t>1.402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.406,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1.426,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>