--- v7 (2026-06-02)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c224c3cd59746b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba49d1a2b434be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520f9be3446e4a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re893f50062b34653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402e6c0ae0564e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520f9be3446e4a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c8959738d948b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re893f50062b34653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.413,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.416,750</x:t>
-[...269 lines deleted...]
-          <x:t>1.410,250</x:t>
+          <x:t>1.405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.402,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.408,750</x:t>
-[...129 lines deleted...]
-          <x:t>1.396,500</x:t>
+          <x:t>1.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.401,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1.409,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>