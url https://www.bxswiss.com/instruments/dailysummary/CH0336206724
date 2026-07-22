--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba49d1a2b434be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e73c05f8684ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re893f50062b34653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32640ec6a9db4ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c8959738d948b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re893f50062b34653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bc1d08f6a54e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32640ec6a9db4ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.412,750</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.418,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.412,750</x:t>
-[...53 lines deleted...]
-          <x:t>1.398,250</x:t>
+          <x:t>1.420,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.401,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1.382,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.401,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.382,750</x:t>
-[...124 lines deleted...]
-          <x:t>1.418,750</x:t>
+          <x:t>1.402,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.421,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.417,000</x:t>
-[...328 lines deleted...]
-          <x:t>1.402,000</x:t>
+          <x:t>1.424,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>