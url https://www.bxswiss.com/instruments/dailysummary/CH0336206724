--- v9 (2026-07-22)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e73c05f8684ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ca69b7b9224dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32640ec6a9db4ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda15d270fa274c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bc1d08f6a54e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32640ec6a9db4ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc170aa2ba0034fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda15d270fa274c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.446,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.455,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.454,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.477,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.489,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.476,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.488,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>