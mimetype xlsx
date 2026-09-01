--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ca69b7b9224dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf619c4e3bd034a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda15d270fa274c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3821922d95204a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc170aa2ba0034fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda15d270fa274c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb04604cde34eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3821922d95204a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Pacific ex Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.518,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.523,500</x:t>
-[...21 lines deleted...]
-          <x:t>1.510,500</x:t>
+          <x:t>1.528,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.535,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.508,500</x:t>
-[...220 lines deleted...]
-          <x:t>1.540,500</x:t>
+          <x:t>1.541,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>