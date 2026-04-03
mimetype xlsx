--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re207e80a5e3c4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c122451a804835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914a102f32824af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1fd702f33845c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef560c3a54c47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914a102f32824af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853e72e49b374758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1fd702f33845c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319.585,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319.585,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313.030,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314.005,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308.655,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309.505,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308.655,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309.505,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310.675,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.275,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312.305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306.140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306.140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306.650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306.050,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303.360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303.360,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311.115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.345,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.480,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301.970,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315.800,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312.090,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312.090,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>