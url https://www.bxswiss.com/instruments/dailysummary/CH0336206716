--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c122451a804835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re301dd9983504e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1fd702f33845c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a0641376ce4c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853e72e49b374758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1fd702f33845c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac11eb740d14523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a0641376ce4c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297.040,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306.650,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297.040,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306.050,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309.410,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312.090,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309.410,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312.090,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311.780,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.065,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.590,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319.735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319.735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319.735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319.735,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324.405,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.060,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329.465,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.630,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.630,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.925,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.860,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.630,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.630,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>