--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re301dd9983504e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354d9cb94647461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a0641376ce4c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5151b87570004e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac11eb740d14523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a0641376ce4c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c6f789a95c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5151b87570004e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319.735,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319.735,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319.735,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319.735,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321.650,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321.650,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321.630,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321.630,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.660,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325.580,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.310,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.895,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.030,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.320,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328.165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328.165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.440,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.565,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.370,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.090,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.090,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335.050,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.390,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>