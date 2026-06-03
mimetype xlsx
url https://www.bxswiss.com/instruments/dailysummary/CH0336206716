--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354d9cb94647461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb2c1af45ee48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5151b87570004e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8656b02c96e48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c6f789a95c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5151b87570004e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bcdc1692af74680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8656b02c96e48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322.345,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322.345,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321.365,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322.320,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339.060,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339.060,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337.390,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.505,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.850,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328.670,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330.140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334.555,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.335,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.885,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.605,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.605,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.355,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.720,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>