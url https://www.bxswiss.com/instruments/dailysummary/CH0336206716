--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb2c1af45ee48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47a64f1c45c47a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8656b02c96e48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6693fb8b50ba481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bcdc1692af74680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8656b02c96e48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17faddc00714aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6693fb8b50ba481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>332.495,000</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334.555,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.335,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.885,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.605,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.605,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.355,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.720,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.495,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.420,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.790,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.750,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335.740,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332.505,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>329.805,000</x:t>
-[...193 lines deleted...]
-          <x:t>340.720,000</x:t>
+          <x:t>332.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.555,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331.345,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336.850,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.420,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.240,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.580,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356.315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.580,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.600,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360.310,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>