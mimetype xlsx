--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47a64f1c45c47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8d0aeafa1c4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6693fb8b50ba481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2554dd1e7ea24ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17faddc00714aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6693fb8b50ba481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811abfab5af14812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2554dd1e7ea24ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331.740,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332.010,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331.345,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331.345,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359.245,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360.310,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359.220,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360.310,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.515,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.560,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.735,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.820,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.405,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.565,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.005,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.830,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.940,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342.140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342.140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.920,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.535,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>