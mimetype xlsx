--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8d0aeafa1c4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c916a3f40243d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2554dd1e7ea24ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f0615402f84ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811abfab5af14812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2554dd1e7ea24ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a656d59b0964e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f0615402f84ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347.455,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348.160,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346.760,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348.160,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.520,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.535,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.520,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.535,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.075,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.530,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.590,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335.905,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.620,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.465,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.285,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.730,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.730,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.450,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345.450,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339.145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343.300,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.905,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>