--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c916a3f40243d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda00408f496e43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f0615402f84ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924baefd30c248b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a656d59b0964e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f0615402f84ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399f6db36af14813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924baefd30c248b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.515,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.515,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348.285,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348.285,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344.355,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344.355,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340.905,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340.905,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338.845,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.190,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.535,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346.780,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352.095,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352.095,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.155,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358.475,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358.475,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359.600,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360.000,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.925,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362.400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.500,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348.455,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350.385,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>