--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda00408f496e43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ea60956d5342ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924baefd30c248b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474c577a52754392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399f6db36af14813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924baefd30c248b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcaf55e82d1d4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474c577a52754392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>353.145,000</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353.155,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.185,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353.155,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353.185,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357.030,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358.475,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357.030,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358.475,000</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.990,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350.385,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349.990,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.685,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.415,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.125,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352.330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.060,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.975,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.510,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.510,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.605,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349.605,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.675,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.245,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351.215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355.080,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.210,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.210,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347.210,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>