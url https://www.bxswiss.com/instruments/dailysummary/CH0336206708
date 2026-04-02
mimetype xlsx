--- v3 (2026-02-21)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec016899ca744771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b34149624de48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884be630b806465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452bcf14868148cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e7872ba61f46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884be630b806465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f8c7a9db834358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452bcf14868148cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2.180,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.157,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.161,000</x:t>
-[...33 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>2.118,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.152,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>2.234,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.114,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>