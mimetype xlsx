--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b34149624de48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3c31f74f2041c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452bcf14868148cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6efa2a32da748ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f8c7a9db834358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452bcf14868148cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3636aac063c64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6efa2a32da748ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2.081,750</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.097,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.078,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.107,750</x:t>
-[...9 lines deleted...]
-          <x:t>2.097,750</x:t>
+          <x:t>2.084,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.234,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>