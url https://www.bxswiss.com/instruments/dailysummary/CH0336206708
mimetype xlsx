--- v5 (2026-04-22)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3c31f74f2041c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287259e0995a4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6efa2a32da748ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf896c6954e2c41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3636aac063c64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6efa2a32da748ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2ad226e1294900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf896c6954e2c41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2.201,500</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.179,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2.163,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.183,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2.215,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.201,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>2.190,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>