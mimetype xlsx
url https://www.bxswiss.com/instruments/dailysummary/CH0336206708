--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287259e0995a4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9886a0ba8bd43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf896c6954e2c41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd696914ed04e41d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2ad226e1294900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf896c6954e2c41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c84ab540c34499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd696914ed04e41d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2.212,000</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.274,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.289,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.254,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.208,500</x:t>
-[...313 lines deleted...]
-          <x:t>2.236,500</x:t>
+          <x:t>2.254,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.249,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.233,000</x:t>
-[...139 lines deleted...]
-          <x:t>2.248,500</x:t>
+          <x:t>2.270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.288,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.309,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.337,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>