--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9886a0ba8bd43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8173507592fa40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd696914ed04e41d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6554d30d0f44770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c84ab540c34499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd696914ed04e41d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196b2bd467164829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6554d30d0f44770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2.236,500</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.249,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.233,000</x:t>
-[...323 lines deleted...]
-          <x:t>2.228,500</x:t>
+          <x:t>2.270,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.247,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.262,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.288,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.309,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.285,250</x:t>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.349,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.354,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.341,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.344,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.318,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>