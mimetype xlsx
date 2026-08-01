--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8173507592fa40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbafd1eda3e4ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6554d30d0f44770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43542f605024dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196b2bd467164829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6554d30d0f44770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ca38103b2645f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43542f605024dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2.285,250</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.306,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.306,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.304,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2.337,750</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.324,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.326,250</x:t>
-[...38 lines deleted...]
-          <x:t>2.345,750</x:t>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.352,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.335,750</x:t>
-[...200 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>2.366,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.333,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.353,250</x:t>
-[...225 lines deleted...]
-          <x:t>2.327,500</x:t>
+          <x:t>2.341,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>