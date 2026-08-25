--- v9 (2026-08-01)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbafd1eda3e4ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0001e9c0043e4528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43542f605024dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcecd10a6c644d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ca38103b2645f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43542f605024dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5e909851da491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcecd10a6c644d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.333,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.353,250</x:t>
-[...97 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>2.341,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.399,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.402,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.403,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.418,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.419,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.412,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.412,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.376,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>2.341,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>