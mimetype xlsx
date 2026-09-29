--- v10 (2026-08-25)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0001e9c0043e4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ffa68ed6db4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcecd10a6c644d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bf2aca5a7b415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5e909851da491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcecd10a6c644d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d11217b7bcf449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bf2aca5a7b415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2.308,750</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.368,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.347,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.337,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.317,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.306,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.327,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.308,750</x:t>
-[...43 lines deleted...]
-          <x:t>2.325,250</x:t>
+          <x:t>2.331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.330,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>2.375,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>