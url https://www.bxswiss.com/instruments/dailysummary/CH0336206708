--- v11 (2026-09-29)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ffa68ed6db4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5b7b3e44f748de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bf2aca5a7b415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2adf3af7c7a443b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d11217b7bcf449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bf2aca5a7b415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284f924202714087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2adf3af7c7a443b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities EMU AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2.346,750</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.306,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.330,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>2.297,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.281,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.294,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.287,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.289,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.294,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.291,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.303,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2.332,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>