--- v5 (2026-03-14)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717c2bb7cd6c4c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc38b17d48047af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc22aa2579724457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb53c02afb2f4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209231af6d7740d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc22aa2579724457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e66a0325c046b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb53c02afb2f4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...419 lines deleted...]
-          <x:t>1.631,500</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1.618,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>