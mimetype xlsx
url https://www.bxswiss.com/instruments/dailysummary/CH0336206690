--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc38b17d48047af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5826c75908a64faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb53c02afb2f4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8865d15f60a94d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e66a0325c046b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb53c02afb2f4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63dbe78d4f594982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8865d15f60a94d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.610,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.638,250</x:t>
-[...75 lines deleted...]
-          <x:t>1.655,000</x:t>
+          <x:t>1.594,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.659,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>1.603,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.599,250</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1.654,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>