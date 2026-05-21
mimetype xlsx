--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5826c75908a64faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd17f9130d043a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8865d15f60a94d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cce53b6ac240f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63dbe78d4f594982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8865d15f60a94d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e27f5bc3594260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cce53b6ac240f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.712,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.713,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.726,750</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>1.700,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>