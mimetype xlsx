--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd17f9130d043a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff5961459ea442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cce53b6ac240f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccb7bf950c049da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e27f5bc3594260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cce53b6ac240f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653a7d71230440de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccb7bf950c049da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.725,750</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.728,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.717,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>1.712,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.738,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.710,250</x:t>
+          <x:t>1.723,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.730,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1.730,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.731,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>1.726,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>