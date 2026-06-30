--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff5961459ea442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1057db68649e41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccb7bf950c049da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464646ea6197404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653a7d71230440de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccb7bf950c049da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d42cbabee254655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464646ea6197404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.720,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.727,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.731,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.712,750</x:t>
-[...53 lines deleted...]
-          <x:t>1.732,750</x:t>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.733,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1.722,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.727,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1.727,250</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.735,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1.727,250</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>