--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1057db68649e41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a40e27930e4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464646ea6197404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d9ed58922d14a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d42cbabee254655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464646ea6197404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc0106700024895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d9ed58922d14a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1.753,750</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.751,750</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.786,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1.780,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.786,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.773,500</x:t>
-[...193 lines deleted...]
-          <x:t>1.777,000</x:t>
+          <x:t>1.790,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>