--- v11 (2026-07-21)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a40e27930e4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5356eb1729b44308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d9ed58922d14a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468054cdba6a4d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc0106700024895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d9ed58922d14a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c634913dc454f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468054cdba6a4d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.817,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>1.790,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>