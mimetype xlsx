--- v12 (2026-08-24)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5356eb1729b44308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389de112ae614d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468054cdba6a4d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ed95684fe84fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c634913dc454f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468054cdba6a4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c74d31ecd3645e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ed95684fe84fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.825,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.830,750</x:t>
-[...139 lines deleted...]
-          <x:t>1.838,750</x:t>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.846,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.856,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.859,500</x:t>
-[...387 lines deleted...]
-          <x:t>1.861,250</x:t>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>