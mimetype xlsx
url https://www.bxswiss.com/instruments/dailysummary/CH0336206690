--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389de112ae614d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af2d71f43b54fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ed95684fe84fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e78f82bf0a40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c74d31ecd3645e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ed95684fe84fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864a34fef1014429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e78f82bf0a40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Europe ex CH NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.858,250</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.846,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.854,250</x:t>
-[...129 lines deleted...]
-          <x:t>1.833,750</x:t>
+          <x:t>1.847,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.841,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1.854,750</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.837,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.850,250</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>1.841,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.824,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.824,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.784,000</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.793,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.807,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.781,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.799,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>