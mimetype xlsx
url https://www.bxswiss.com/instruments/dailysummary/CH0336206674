--- v8 (2026-08-24)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ca619ff9741d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c59fc273a94b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ec138bca240bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09ece4b5ee14862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd72c8fe7124a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ec138bca240bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48f438f13904b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09ece4b5ee14862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2.853,750</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.919,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.921,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.903,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.935,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.936,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.911,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.918,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.913,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.918,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.911,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.884,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.859,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.862,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.921,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.922,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.892,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.880,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.880,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.863,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.864,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.864,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.833,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.839,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.835,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.846,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.851,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.816,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.849,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.854,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.824,750</x:t>
-[...38 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>2.831,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.834,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.852,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.871,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.902,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.866,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.849,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.851,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.861,750</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>2.905,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>