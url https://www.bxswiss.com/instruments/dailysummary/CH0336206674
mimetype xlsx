--- v9 (2026-09-22)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c59fc273a94b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b1a513d5fe4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09ece4b5ee14862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825c25c63a8c488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48f438f13904b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09ece4b5ee14862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb54201f86d464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825c25c63a8c488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2.888,750</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.864,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.864,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.833,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.839,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.835,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.846,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.851,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.816,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.849,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.854,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.831,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.834,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.852,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.858,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.871,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.902,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.866,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.849,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.851,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.861,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.891,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.869,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.846,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.843,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.858,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.878,750</x:t>
-[...166 lines deleted...]
-          <x:t>2.833,250</x:t>
+          <x:t>2.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.845,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.849,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.837,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.839,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2.816,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.824,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.827,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.789,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.792,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.827,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.841,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.838,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.804,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.807,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.814,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.789,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.823,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.849,250</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>2.861,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>