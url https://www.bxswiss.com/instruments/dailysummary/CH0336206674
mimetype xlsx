--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b1a513d5fe4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7398950536cd436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825c25c63a8c488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf79001a9634e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb54201f86d464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825c25c63a8c488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292f07a7e91f4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf79001a9634e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2.842,750</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.824,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.827,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.789,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.792,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.827,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.841,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.838,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.804,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.807,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.814,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.789,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.849,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.875,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.875,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.887,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.843,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.880,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.858,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.835,750</x:t>
-[...65 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>2.863,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.886,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.852,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.860,250</x:t>
-[...97 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>2.883,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.879,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.901,250</x:t>
-[...4 lines deleted...]
-          <x:t>2.879,250</x:t>
+          <x:t>2.887,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.891,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>2.849,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.908,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.897,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.899,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.904,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.881,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.887,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.899,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.899,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.883,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.881,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.881,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.894,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.891,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.886,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.903,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.906,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.919,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.920,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.919,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.863,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.868,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>