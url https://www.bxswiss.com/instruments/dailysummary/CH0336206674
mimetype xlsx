--- v2 (2026-03-26)
+++ v3 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8cfef7113a4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d6c41574174824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636dfdc74a854915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac1546298154510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057ae99e0f36434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636dfdc74a854915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2512de93596046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac1546298154510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2.654,250</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.572,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.578,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.619,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.604,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.563,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.572,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.565,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.551,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.551,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.568,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.540,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.524,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.558,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.551,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.523,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.558,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.605,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.610,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.605,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.571,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.566,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.606,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.610,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.623,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.693,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.652,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.656,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.658,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.666,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.654,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.666,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.649,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.670,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.653,250</x:t>
-[...544 lines deleted...]
-          <x:t>2.551,500</x:t>
+          <x:t>2.649,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.664,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.691,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.676,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.689,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.696,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.713,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.705,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.701,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>