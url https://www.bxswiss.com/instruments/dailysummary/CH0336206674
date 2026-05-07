--- v3 (2026-04-17)
+++ v4 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d6c41574174824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7b66fc522f4f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac1546298154510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd40a591b9314b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2512de93596046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac1546298154510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123dde9aebec4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd40a591b9314b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2.605,750</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.610,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.594,250</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2.623,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.601,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.613,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.693,000</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.715,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.719,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.698,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.701,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.709,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.716,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.697,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.702,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.702,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.689,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.682,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.691,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.668,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.689,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.685,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.706,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.674,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.680,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.674,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.679,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.677,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.645,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.649,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.644,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.644,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.676,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.678,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.682,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.677,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.673,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.695,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.673,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.691,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>