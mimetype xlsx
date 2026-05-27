--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7b66fc522f4f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1326884e46544d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd40a591b9314b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37e3704fe19436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123dde9aebec4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd40a591b9314b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de850fb7fe64e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37e3704fe19436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2.658,000</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.674,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.679,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.677,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.645,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.649,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.644,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.644,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.676,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.678,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.682,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.677,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.673,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.695,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.673,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.691,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.690,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.704,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.681,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.698,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.678,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.696,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.695,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.711,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.695,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.703,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.681,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.682,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.713,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.688,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.688,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.713,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.719,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.688,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.688,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.694,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.666,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.647,000</x:t>
-[...70 lines deleted...]
-          <x:t>2.684,750</x:t>
+          <x:t>2.674,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.681,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.681,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.681,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.692,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.673,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.689,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.716,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.688,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.712,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.715,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.691,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.676,250</x:t>
-[...409 lines deleted...]
-          <x:t>2.691,250</x:t>
+          <x:t>2.715,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.736,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.722,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.728,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.730,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.731,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>