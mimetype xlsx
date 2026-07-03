--- v5 (2026-05-27)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1326884e46544d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07248336bcc45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37e3704fe19436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1478d7f051a4495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de850fb7fe64e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37e3704fe19436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffa563a57ad46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1478d7f051a4495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>2.691,750</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.723,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.735,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.739,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.765,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.737,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.765,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.756,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.763,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.742,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.739,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.779,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.745,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.730,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.727,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.745,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.752,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.715,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>2.731,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.715,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.721,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.707,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.723,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.744,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.721,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.734,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.780,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.797,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.800,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.786,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.789,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.797,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.817,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.798,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.817,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.811,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.772,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.765,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.775,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.754,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.774,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.747,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.768,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.786,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.787,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.756,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.786,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.791,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.781,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.783,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.764,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.783,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.790,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.790,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.765,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.772,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.774,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.761,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.788,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.768,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.775,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>