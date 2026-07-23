--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07248336bcc45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c808a8d71084deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1478d7f051a4495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75c56fa02664aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffa563a57ad46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1478d7f051a4495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2cc5d7693e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75c56fa02664aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2.739,000</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.782,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.765,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.737,000</x:t>
+          <x:t>2.775,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.754,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.774,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.747,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.768,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.786,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.787,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.756,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.786,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.791,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.781,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.783,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.764,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.783,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.790,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.790,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.764,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.765,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2.754,250</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.772,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.774,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.747,250</x:t>
-[...65 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>2.761,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.771,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.788,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.768,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.775,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.788,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.817,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.788,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.806,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.807,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2.783,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.764,250</x:t>
-[...48 lines deleted...]
-          <x:t>2.774,750</x:t>
+          <x:t>2.793,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.795,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.816,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.789,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.793,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.759,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.761,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>2.775,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.794,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.803,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.783,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.801,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.800,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.817,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.800,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.806,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.803,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.803,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.807,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.815,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.821,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.828,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.832,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.819,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.834,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.832,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.808,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.804,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.845,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.820,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.831,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.822,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.822,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.815,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.838,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>