--- v7 (2026-07-23)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c808a8d71084deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ca619ff9741d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75c56fa02664aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ec138bca240bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2cc5d7693e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75c56fa02664aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd72c8fe7124a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ec138bca240bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Canada AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336206674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...431 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.804,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.828,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.828,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.854,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.828,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.839,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.859,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.861,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.833,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.843,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.818,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.822,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.820,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.833,000</x:t>
-[...107 lines deleted...]
-          <x:t>2.845,750</x:t>
+          <x:t>2.829,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.832,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.832,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.820,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.831,750</x:t>
-[...53 lines deleted...]
-          <x:t>2.838,250</x:t>
+          <x:t>2.820,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.852,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.873,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.870,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.895,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.892,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.884,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.885,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.888,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.888,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.893,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.903,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.893,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.908,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.908,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.913,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.911,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.918,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.906,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.922,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.918,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.933,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.937,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.922,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.924,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.935,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.937,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.923,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.933,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.919,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.923,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.903,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.903,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.904,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.904,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.907,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.881,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.893,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.919,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>