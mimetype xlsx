--- v3 (2026-03-14)
+++ v4 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ef7acfb28241de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289ef08fb0d34278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b1454ee4d14ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10045e0658a4444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0a34ec6d2a4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b1454ee4d14ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7ecdf79d5c4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10045e0658a4444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...495 lines deleted...]
-          <x:t>2.998,250</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.958,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.958,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.862,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.896,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.896,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.895,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.871,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.943,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.944,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.943,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.944,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.932,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.932,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.918,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.920,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.860,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.863,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.863,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.813,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.813,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.986,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.986,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.980,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.982,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.922,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.947,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.922,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.947,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.953,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.974,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.944,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.944,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>2.932,500</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.068,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.068,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.034,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.034,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.016,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.099,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.048,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.048,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>