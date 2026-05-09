--- v4 (2026-04-18)
+++ v5 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289ef08fb0d34278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9331eb9a664f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10045e0658a4444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbfcf763f824bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7ecdf79d5c4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10045e0658a4444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08676130a4b4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbfcf763f824bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.953,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.974,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.944,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.944,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.048,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.078,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.048,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.078,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.039,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.039,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.043,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.043,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.029,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>