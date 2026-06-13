--- v5 (2026-05-09)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9331eb9a664f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086758e3a0b44ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbfcf763f824bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c7ccc22b6749a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08676130a4b4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbfcf763f824bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d49f29ab9c40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c7ccc22b6749a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3.143,250</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.098,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>