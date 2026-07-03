--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086758e3a0b44ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58799bf55e204aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c7ccc22b6749a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2af1cf11f6b4342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d49f29ab9c40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c7ccc22b6749a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23ea63c659644c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2af1cf11f6b4342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3.196,500</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.181,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.181,000</x:t>
-[...87 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>3.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.133,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3.133,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.125,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.127,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.121,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.121,500</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.167,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.176,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.167,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.173,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.351,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>