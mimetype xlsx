--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58799bf55e204aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0a5335d08a4309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2af1cf11f6b4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c21126b004310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23ea63c659644c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2af1cf11f6b4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaeb3698b124993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c21126b004310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.286,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.286,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.235,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>3.279,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>