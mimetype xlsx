--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0a5335d08a4309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7592daba96433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c21126b004310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a429069a43f4593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaeb3698b124993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c21126b004310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4333d40b987246f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a429069a43f4593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3.266,250</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.263,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.240,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.240,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,500</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.263,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.263,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>3.279,000</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>