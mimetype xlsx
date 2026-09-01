--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7592daba96433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2647597efb4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a429069a43f4593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf477d3ad5c9748e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4333d40b987246f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a429069a43f4593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc465310b9c6a46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf477d3ad5c9748e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Japan AHC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0336202806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.240,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.240,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.410,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.403,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.410,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.288,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.310,500</x:t>
-[...549 lines deleted...]
-          <x:t>3.323,250</x:t>
+          <x:t>3.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>