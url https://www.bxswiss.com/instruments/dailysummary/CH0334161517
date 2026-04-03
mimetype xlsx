--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedc30425f5b41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0303b6d78e064250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e595797a0a4b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3de35013d443df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra231e718038c4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e595797a0a4b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5bb95931dce4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3de35013d443df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.091,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.091,250</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>2.107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.096,750</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>2.067,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.068,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.057,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.060,750</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.999,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.043,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.993,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>