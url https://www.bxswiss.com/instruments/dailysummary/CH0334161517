--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0303b6d78e064250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf380d153c99e4b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3de35013d443df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda35fb36a8284e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5bb95931dce4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3de35013d443df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43c622e63c3412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda35fb36a8284e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2.064,250</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.076,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.091,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.107,750</x:t>
+          <x:t>2.078,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.067,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.068,750</x:t>
-[...492 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>2.100,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.066,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.072,250</x:t>
-[...36 lines deleted...]
-          <x:t>2.049,750</x:t>
+          <x:t>2.099,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>