--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf380d153c99e4b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0becfeb07de4452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda35fb36a8284e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32dc50a998c4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43c622e63c3412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda35fb36a8284e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e25f2ba26984ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32dc50a998c4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.066,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.072,250</x:t>
-[...4 lines deleted...]
-          <x:t>2.048,750</x:t>
+          <x:t>2.071,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.057,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2.042,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.055,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.028,000</x:t>
-[...134 lines deleted...]
-          <x:t>2.062,750</x:t>
+          <x:t>2.069,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.079,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2.088,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.097,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2.099,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>