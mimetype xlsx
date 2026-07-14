--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0becfeb07de4452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2631e5f764848dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32dc50a998c4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0137c38528744a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e25f2ba26984ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32dc50a998c4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694f2f6e551d47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0137c38528744a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2.075,750</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.097,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.073,750</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2.107,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2.092,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.098,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2.082,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.094,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.082,250</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>2.101,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>2.107,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>