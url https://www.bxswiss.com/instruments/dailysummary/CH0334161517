--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2631e5f764848dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5095fc1a823439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0137c38528744a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd52ffd05c9492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694f2f6e551d47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0137c38528744a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca741283243741c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd52ffd05c9492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2.135,000</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.164,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.165,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.164,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.168,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.168,500</x:t>
-[...134 lines deleted...]
-          <x:t>2.187,750</x:t>
+          <x:t>2.185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.175,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.187,250</x:t>
-[...161 lines deleted...]
-          <x:t>2.165,000</x:t>
+          <x:t>2.181,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>