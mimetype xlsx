--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5095fc1a823439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b3ff23a604498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd52ffd05c9492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c10f11e82b445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca741283243741c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd52ffd05c9492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf82454e87bb4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c10f11e82b445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2.187,750</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.175,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.187,250</x:t>
-[...102 lines deleted...]
-          <x:t>2.144,500</x:t>
+          <x:t>2.181,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.164,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>2.198,500</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.182,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.183,500</x:t>
-[...26 lines deleted...]
-          <x:t>2.181,500</x:t>
+          <x:t>2.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>