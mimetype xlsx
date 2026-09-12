--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b3ff23a604498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12984cd344844374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c10f11e82b445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de73e5704cc463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf82454e87bb4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c10f11e82b445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddf4ffdb8a74f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de73e5704cc463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.184,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.204,000</x:t>
-[...31 lines deleted...]
-          <x:t>2.141,250</x:t>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.164,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>2.177,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.179,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>2.173,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.161,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.168,500</x:t>
-[...107 lines deleted...]
-          <x:t>2.179,500</x:t>
+          <x:t>2.143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>