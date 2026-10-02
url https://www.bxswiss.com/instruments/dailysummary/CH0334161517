--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12984cd344844374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e33a8ddb30a40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de73e5704cc463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31ad6ebe3864518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddf4ffdb8a74f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de73e5704cc463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67434ee2657d48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31ad6ebe3864518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2.173,000</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.161,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.168,500</x:t>
-[...87 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>2.143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.157,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.182,000</x:t>
+          <x:t>2.136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.155,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.179,500</x:t>
-[...97 lines deleted...]
-          <x:t>2.180,000</x:t>
+          <x:t>2.139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.160,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.169,000</x:t>
-[...296 lines deleted...]
-          <x:t>2.109,250</x:t>
+          <x:t>2.140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>