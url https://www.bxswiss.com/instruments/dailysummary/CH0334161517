--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e33a8ddb30a40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a11b3b6b4f647b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31ad6ebe3864518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078d95d625234cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67434ee2657d48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31ad6ebe3864518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e99eae33aa54351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078d95d625234cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Minimum Volatility NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2.179,000</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.162,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.174,000</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>2.129,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.144,750</x:t>
-[...296 lines deleted...]
-          <x:t>2.087,250</x:t>
+          <x:t>2.159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>