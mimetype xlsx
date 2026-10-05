--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28eba9f0e894082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385610f3485043bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d486dd8544d407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8465b20ea25485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd223a29991a4483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d486dd8544d407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68833bfb8b44f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8465b20ea25485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2.018,250</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.025,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2.032,750</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.008,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.030,750</x:t>
-[...431 lines deleted...]
-          <x:t>1.977,500</x:t>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>