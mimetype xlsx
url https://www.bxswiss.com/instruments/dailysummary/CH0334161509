--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385610f3485043bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60be29723f9547d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8465b20ea25485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc759bca2a0984d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68833bfb8b44f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8465b20ea25485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4207962f57d84a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc759bca2a0984d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2.030,000</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.014,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.025,500</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1.984,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1.954,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>