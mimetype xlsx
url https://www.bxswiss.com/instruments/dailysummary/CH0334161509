--- v5 (2026-03-28)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28c2eb28eaa4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7980b0daa0404fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2e44ad3b354bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e44ab48ac0c4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bf467ee38b429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2e44ad3b354bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae51465d7054d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e44ab48ac0c4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1.923,000</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.934,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.972,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.939,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.958,500</x:t>
-[...6 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>1.921,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.948,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.963,750</x:t>
-[...441 lines deleted...]
-          <x:t>1.848,500</x:t>
+          <x:t>1.955,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>