--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7980b0daa0404fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fe1f8245f641d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e44ab48ac0c4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a984492eee34bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae51465d7054d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e44ab48ac0c4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17bb81552154d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a984492eee34bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.890,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.926,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.930,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1.949,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.955,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1.921,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.937,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>1.939,750</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>