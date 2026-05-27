--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fe1f8245f641d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8600548664298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a984492eee34bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71273dbe852540c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17bb81552154d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a984492eee34bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfc6533447d4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71273dbe852540c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.906,250</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.919,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.885,250</x:t>
-[...38 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.943,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.944,250</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>1.952,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>