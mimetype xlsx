--- v8 (2026-05-27)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8600548664298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c0fafc2abd4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71273dbe852540c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra657cae0d90c4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfc6533447d4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71273dbe852540c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7789c45e174f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra657cae0d90c4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.938,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.944,750</x:t>
+          <x:t>1.927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.935,750</x:t>
-[...21 lines deleted...]
-          <x:t>1.916,250</x:t>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.929,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.932,250</x:t>
-[...318 lines deleted...]
-          <x:t>1.905,250</x:t>
+          <x:t>1.937,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.933,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1.933,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.954,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.931,750</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1.963,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>1.944,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>