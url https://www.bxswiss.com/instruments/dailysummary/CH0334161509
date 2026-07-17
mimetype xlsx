--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c0fafc2abd4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224f701fcd6941b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra657cae0d90c4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd49ee2a1e4e49c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7789c45e174f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra657cae0d90c4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6f930c66a49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd49ee2a1e4e49c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.949,750</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.954,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1.939,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.951,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.939,750</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>1.958,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1.967,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.972,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.954,250</x:t>
-[...43 lines deleted...]
-          <x:t>1.956,250</x:t>
+          <x:t>1.950,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.972,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.971,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.982,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.968,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.982,250</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.020,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.020,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.992,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>