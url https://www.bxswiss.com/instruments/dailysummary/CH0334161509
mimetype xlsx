--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224f701fcd6941b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587b06ce2c834b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd49ee2a1e4e49c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd894e5d623f24356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6f930c66a49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd49ee2a1e4e49c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dd930de7fe4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd894e5d623f24356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1.989,000</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,500</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.029,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.012,500</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>2.030,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.042,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>2.016,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>