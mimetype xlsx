--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587b06ce2c834b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a650c317cd482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd894e5d623f24356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02217eff36dd42b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dd930de7fe4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd894e5d623f24356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696230e2860f4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02217eff36dd42b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.042,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2.011,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2.021,250</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.029,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2.047,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>