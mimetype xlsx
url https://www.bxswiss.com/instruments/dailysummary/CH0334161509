--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a650c317cd482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28eba9f0e894082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02217eff36dd42b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d486dd8544d407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696230e2860f4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02217eff36dd42b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd223a29991a4483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d486dd8544d407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Min Volatility NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334161509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.031,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.053,250</x:t>
+          <x:t>2.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.031,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.052,750</x:t>
-[...426 lines deleted...]
-          <x:t>2.018,250</x:t>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.025,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2.041,500</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>