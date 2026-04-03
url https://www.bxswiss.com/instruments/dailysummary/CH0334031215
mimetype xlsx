--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310514e3bcd4400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd3c9205cec4e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f36f5aff29b4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2898174fb7eb40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e56bfd70f0942e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f36f5aff29b4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04bf25b7d20473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2898174fb7eb40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.740,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.756,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.713,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.708,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.719,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>