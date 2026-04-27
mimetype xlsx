--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd3c9205cec4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ada1ad63604005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2898174fb7eb40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a28e0406a04f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04bf25b7d20473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2898174fb7eb40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fea7e41d53441cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a28e0406a04f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.772,000</x:t>
-[...603 lines deleted...]
-          <x:t>1.742,000</x:t>
+          <x:t>1.775,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>