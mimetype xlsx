--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ada1ad63604005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b2626704184d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a28e0406a04f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db6c659c08c4e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fea7e41d53441cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a28e0406a04f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c053267bd0a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db6c659c08c4e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1.743,750</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.755,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.763,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.771,000</x:t>
-[...43 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1.774,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.771,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.789,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.790,000</x:t>
-[...31 lines deleted...]
-          <x:t>1.773,500</x:t>
+          <x:t>1.772,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.780,500</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>1.759,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>