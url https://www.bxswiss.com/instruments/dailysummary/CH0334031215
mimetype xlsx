--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b2626704184d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509e7c25ef9948cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db6c659c08c4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832eda66a02c4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c053267bd0a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db6c659c08c4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862b507d723e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832eda66a02c4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1.760,000</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.762,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>1.783,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.793,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.780,500</x:t>
-[...16 lines deleted...]
-          <x:t>1.778,000</x:t>
+          <x:t>1.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.803,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.772,000</x:t>
-[...146 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.796,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.812,500</x:t>
-[...198 lines deleted...]
-          <x:t>1.780,500</x:t>
+          <x:t>1.807,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>