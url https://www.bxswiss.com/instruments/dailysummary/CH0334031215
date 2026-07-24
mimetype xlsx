--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509e7c25ef9948cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a81c35c7344714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832eda66a02c4f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c6abcd789a4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862b507d723e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832eda66a02c4f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202f4178bf944f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c6abcd789a4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.826,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.831,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.831,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.838,500</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.835,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.856,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.833,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.855,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>