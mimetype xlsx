--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a81c35c7344714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8397d51db34b4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c6abcd789a4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd836e5987394c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202f4178bf944f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c6abcd789a4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8612a6f51d174537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd836e5987394c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1.831,750</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.831,750</x:t>
-[...65 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.836,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.837,000</x:t>
-[...129 lines deleted...]
-          <x:t>1.860,000</x:t>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.865,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.873,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.873,250</x:t>
-[...43 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>1.878,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.863,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.866,750</x:t>
-[...36 lines deleted...]
-          <x:t>1.838,000</x:t>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>