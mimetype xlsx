--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8397d51db34b4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf5eb172c8940f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd836e5987394c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2ba39aadfb4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8612a6f51d174537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd836e5987394c1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4df4c87f39f4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2ba39aadfb4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.848,000</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.860,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1.859,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.857,000</x:t>
-[...38 lines deleted...]
-          <x:t>1.857,750</x:t>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.864,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.850,000</x:t>
-[...38 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.873,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.873,250</x:t>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.852,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.855,750</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>1.856,750</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>1.877,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>