--- v12 (2026-09-02)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf5eb172c8940f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75c0566af08440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2ba39aadfb4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4978c289f424d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4df4c87f39f4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2ba39aadfb4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbca36a077a4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4978c289f424d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1.870,000</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.884,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1.894,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.885,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.891,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.894,750</x:t>
-[...26 lines deleted...]
-          <x:t>1.893,250</x:t>
+          <x:t>1.891,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.882,750</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>1.856,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>