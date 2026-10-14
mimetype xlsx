--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75c0566af08440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69717b5931240b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4978c289f424d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac88a1b71914b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbca36a077a4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4978c289f424d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547b48d0153d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac88a1b71914b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1.863,750</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.865,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.881,250</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.868,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.876,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.878,750</x:t>
-[...436 lines deleted...]
-          <x:t>1.852,000</x:t>
+          <x:t>1.890,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.870,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1.882,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>