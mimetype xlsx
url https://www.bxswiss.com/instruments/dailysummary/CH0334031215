--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69717b5931240b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca45e3b26c64e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac88a1b71914b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2aa487212664ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547b48d0153d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac88a1b71914b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6be758062a14316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2aa487212664ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF - Equities Switzerland Multi Premia ESG NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1.845,000</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.858,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.838,500</x:t>
-[...53 lines deleted...]
-          <x:t>1.852,000</x:t>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.870,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1.891,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.891,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.879,250</x:t>
-[...382 lines deleted...]
-          <x:t>1.883,750</x:t>
+          <x:t>1.912,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>