--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc5782b4f2440f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01eb36aa5ea54393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f366a415bf2440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10019c3c5f9042a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58273dcb15b14f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f366a415bf2440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad18816fc234f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10019c3c5f9042a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.761,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.761,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.729,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.745,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.702,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.721,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.698,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.708,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>