--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01eb36aa5ea54393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8184ecf45f14173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10019c3c5f9042a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967cc26caabb4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad18816fc234f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10019c3c5f9042a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92dc21953e3a427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967cc26caabb4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.761,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.761,000</x:t>
-[...48 lines deleted...]
-          <x:t>1.755,500</x:t>
+          <x:t>1.764,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.745,750</x:t>
-[...544 lines deleted...]
-          <x:t>1.731,000</x:t>
+          <x:t>1.753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>