--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8184ecf45f14173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d42960a8c2e467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967cc26caabb4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527e0d6011824bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92dc21953e3a427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967cc26caabb4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b8245cb70c4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527e0d6011824bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1.746,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.748,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>1.739,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>