--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d42960a8c2e467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf069570c3f444f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527e0d6011824bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e8c491b3204bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b8245cb70c4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527e0d6011824bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45340aff42004d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e8c491b3204bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.771,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.777,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.771,000</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>1.785,500</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>1.750,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>