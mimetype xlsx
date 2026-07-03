--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf069570c3f444f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea3ed090245427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e8c491b3204bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3368f43e257b4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45340aff42004d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e8c491b3204bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dc10d872a1449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3368f43e257b4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.750,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.753,750</x:t>
-[...75 lines deleted...]
-          <x:t>1.766,500</x:t>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.791,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.761,000</x:t>
-[...421 lines deleted...]
-          <x:t>1.782,500</x:t>
+          <x:t>1.794,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.791,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.777,000</x:t>
-[...4 lines deleted...]
-          <x:t>1.785,500</x:t>
+          <x:t>1.797,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>