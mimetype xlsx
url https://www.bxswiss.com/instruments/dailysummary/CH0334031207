--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea3ed090245427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8da31edc32e4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3368f43e257b4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001146edc70f47c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dc10d872a1449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3368f43e257b4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47265c1419c449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001146edc70f47c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.815,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.820,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.833,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.820,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.827,000</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.823,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.844,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.822,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.843,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>