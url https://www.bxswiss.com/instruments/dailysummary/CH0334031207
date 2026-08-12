--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8da31edc32e4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967bc7d0cbea448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001146edc70f47c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595593d0159f497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47265c1419c449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001146edc70f47c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52505418ffdf4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595593d0159f497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1.820,250</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.833,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.820,250</x:t>
-[...124 lines deleted...]
-          <x:t>1.823,500</x:t>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.844,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.822,000</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>1.853,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.858,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1.847,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>