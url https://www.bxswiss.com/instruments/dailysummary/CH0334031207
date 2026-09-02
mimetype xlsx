--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967bc7d0cbea448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99391c06ee64f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595593d0159f497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44108518419446e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52505418ffdf4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595593d0159f497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a2ad1ccd0f4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44108518419446e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.835,750</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.849,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.835,250</x:t>
-[...38 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.857,000</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1.844,500</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>1.873,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>