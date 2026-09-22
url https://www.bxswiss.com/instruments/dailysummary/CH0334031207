--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99391c06ee64f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46453789b8114f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44108518419446e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab1986c752a4cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a2ad1ccd0f4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44108518419446e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3adbe22f5a40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab1986c752a4cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.864,500</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.859,500</x:t>
-[...286 lines deleted...]
-          <x:t>1.857,000</x:t>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.849,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.850,000</x:t>
-[...21 lines deleted...]
-          <x:t>1.842,000</x:t>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.848,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1.852,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.851,500</x:t>
-[...87 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.859,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.861,250</x:t>
-[...90 lines deleted...]
-          <x:t>1.844,500</x:t>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>