--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46453789b8114f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ff25ef54d04753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab1986c752a4cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a85b9c716d94cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3adbe22f5a40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab1986c752a4cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6625cad9ba4b4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a85b9c716d94cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.852,500</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.859,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.851,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1.851,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.859,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.861,250</x:t>
-[...102 lines deleted...]
-          <x:t>1.855,250</x:t>
+          <x:t>1.866,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.856,250</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>1.858,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>