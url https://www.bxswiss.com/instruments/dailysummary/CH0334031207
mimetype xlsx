--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ff25ef54d04753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f22f82b6574633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a85b9c716d94cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e2462cb94d4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6625cad9ba4b4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a85b9c716d94cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef25a82c7db4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e2462cb94d4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Equities Sw Multi Pr ESG NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0334031207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.830,000</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.835,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.825,000</x:t>
-[...97 lines deleted...]
-          <x:t>1.833,500</x:t>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.846,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.827,000</x:t>
-[...43 lines deleted...]
-          <x:t>1.840,000</x:t>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.859,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.840,000</x:t>
+          <x:t>1.866,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.858,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>1.856,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>