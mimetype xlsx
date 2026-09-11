--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e5269fca02496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34fb7a9186944662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd82b2cb067b4868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cba47f8e5ae403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bce59ebf7274963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd82b2cb067b4868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26dcf4d7edff4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cba47f8e5ae403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>409,650</x:t>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>408,050</x:t>
-[...16 lines deleted...]
-          <x:t>411,050</x:t>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>408,650</x:t>
-[...593 lines deleted...]
-          <x:t>410,850</x:t>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>