--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34fb7a9186944662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c4d5ceade40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cba47f8e5ae403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1ab3bf33ad495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26dcf4d7edff4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cba47f8e5ae403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23351effb12b40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1ab3bf33ad495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>409,050</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>408,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,900</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>