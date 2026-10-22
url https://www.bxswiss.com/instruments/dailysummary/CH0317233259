--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c4d5ceade40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd15f7a97cd64330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1ab3bf33ad495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5148fb973474360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23351effb12b40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1ab3bf33ad495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ecdbd3e0f4460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5148fb973474360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>408,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>406,500</x:t>
-[...625 lines deleted...]
-          <x:t>388,750</x:t>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>