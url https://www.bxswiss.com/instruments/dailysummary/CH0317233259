--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5e101a498548cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bff5eb27c34470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fac20a0a7a4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fe9c26f7074bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cd963a2adc4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fac20a0a7a4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748fa83220e44e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fe9c26f7074bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>371,900</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>371,100</x:t>
-[...593 lines deleted...]
-          <x:t>388,550</x:t>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>