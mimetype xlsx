--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bff5eb27c34470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73c3e2363ba43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fe9c26f7074bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe091b9a82f4445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748fa83220e44e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fe9c26f7074bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa8d0efeea2458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe091b9a82f4445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>374,400</x:t>
-[...522 lines deleted...]
-          <x:t>368,650</x:t>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>