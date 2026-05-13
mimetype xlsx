--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73c3e2363ba43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539aec8837964870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe091b9a82f4445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0809b48ed249ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa8d0efeea2458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe091b9a82f4445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff58832fa9541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0809b48ed249ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>377,250</x:t>
-[...124 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>381,700</x:t>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>380,600</x:t>
-[...36 lines deleted...]
-          <x:t>381,900</x:t>
+          <x:t>382,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>