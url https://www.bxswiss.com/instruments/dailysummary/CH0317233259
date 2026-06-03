--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539aec8837964870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1448e484ce4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0809b48ed249ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efc23af30ca4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff58832fa9541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0809b48ed249ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5612d8f13f844681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efc23af30ca4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>381,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>378,500</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>387,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>382,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,250</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>382,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>