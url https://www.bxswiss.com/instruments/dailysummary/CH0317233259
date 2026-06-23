--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1448e484ce4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0eb76ccfa845bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efc23af30ca4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11d715ceba84693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5612d8f13f844681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efc23af30ca4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47942abbafea4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11d715ceba84693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>382,500</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,350</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>382,950</x:t>
-[...340 lines deleted...]
-          <x:t>390,750</x:t>
+          <x:t>388,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>390,150</x:t>
-[...112 lines deleted...]
-          <x:t>385,250</x:t>
+          <x:t>388,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>