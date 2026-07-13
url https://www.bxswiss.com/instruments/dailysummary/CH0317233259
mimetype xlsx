--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0eb76ccfa845bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b8fa4699ac411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11d715ceba84693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67243d4dd8c64d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47942abbafea4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11d715ceba84693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78084385f9034fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67243d4dd8c64d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>390,750</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>390,150</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>388,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>384,550</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>390,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,750</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>