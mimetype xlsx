--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b8fa4699ac411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b6f81130ae4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67243d4dd8c64d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4201e4ff35445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78084385f9034fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67243d4dd8c64d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf9750054284531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4201e4ff35445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>403,400</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>403,400</x:t>
-[...11 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>409,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>407,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>414,400</x:t>
-[...124 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>408,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>408,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>