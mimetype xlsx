--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b6f81130ae4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e5269fca02496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4201e4ff35445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd82b2cb067b4868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf9750054284531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4201e4ff35445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bce59ebf7274963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd82b2cb067b4868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss High Dividend CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0317233259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,650</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,050</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>407,350</x:t>
-[...178 lines deleted...]
-          <x:t>409,200</x:t>
+          <x:t>407,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>406,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,850</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>407,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>