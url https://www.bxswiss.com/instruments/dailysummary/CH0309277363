--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4c8f4c1630471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8866e228077a47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183d023fc1e0404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7df3f9a87514c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f18e2248ab4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183d023fc1e0404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2651987ddaf84947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7df3f9a87514c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>208,780</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,550</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>205,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>