--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8866e228077a47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a915a5aa20d46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7df3f9a87514c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02dda9d731604521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2651987ddaf84947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7df3f9a87514c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8c79f8edf44a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02dda9d731604521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>206,530</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,930</x:t>
-[...571 lines deleted...]
-          <x:t>200,620</x:t>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>