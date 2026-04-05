--- v5 (2026-02-21)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60052cf984e49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ebf3c5ce0b4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7c48a6a10942fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2de61eac3a42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d81c346db14e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7c48a6a10942fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b927283f42e4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2de61eac3a42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>200,960</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>