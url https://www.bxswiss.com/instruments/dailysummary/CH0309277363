--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ebf3c5ce0b4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4389dc1b5328470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2de61eac3a42ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0e1d5d73ab4753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b927283f42e4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2de61eac3a42ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e3f9680c9741fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0e1d5d73ab4753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>192,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>189,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>