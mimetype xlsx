--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4389dc1b5328470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039aa7f1751b43d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0e1d5d73ab4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8460513f6e264fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e3f9680c9741fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0e1d5d73ab4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3b9e74946547e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8460513f6e264fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>189,440</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>192,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>