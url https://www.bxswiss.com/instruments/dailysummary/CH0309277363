--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039aa7f1751b43d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b78dd45a5348a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8460513f6e264fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9eff181841428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3b9e74946547e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8460513f6e264fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af9631b68a04b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9eff181841428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>197,540</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,570</x:t>
-[...539 lines deleted...]
-          <x:t>191,420</x:t>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>