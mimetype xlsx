--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b78dd45a5348a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93013f1058464318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9eff181841428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ca9e7758ff41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af9631b68a04b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9eff181841428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d1bfd921b74ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ca9e7758ff41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>195,770</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>197,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>