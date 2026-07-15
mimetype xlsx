--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93013f1058464318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dad9b044084819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ca9e7758ff41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc5635e4a645f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d1bfd921b74ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ca9e7758ff41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48705dc8c7ac44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc5635e4a645f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>