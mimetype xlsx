--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dad9b044084819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd255f38af18c4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc5635e4a645f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6427056ca3084966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48705dc8c7ac44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc5635e4a645f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cf9ec298f74949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6427056ca3084966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>203,860</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,760</x:t>
+          <x:t>206,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>206,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>