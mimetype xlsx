--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd255f38af18c4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c7fc3f386e4910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6427056ca3084966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e811277abfb4b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cf9ec298f74949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6427056ca3084966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad113054859c447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e811277abfb4b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>209,370</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>207,870</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>209,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>