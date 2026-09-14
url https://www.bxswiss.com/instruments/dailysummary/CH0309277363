--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c7fc3f386e4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4c8f4c1630471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e811277abfb4b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183d023fc1e0404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad113054859c447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e811277abfb4b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f18e2248ab4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183d023fc1e0404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert - TopSwiss PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0309277363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>205,570</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,470</x:t>
-[...26 lines deleted...]
-          <x:t>206,470</x:t>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>207,630</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,010</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>207,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,550</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>205,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>207,870</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>