--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aca0c728d1740d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263a1fefcd9b4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e49bf20c1324988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8673c7a146814f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37ace894b114bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e49bf20c1324988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ed556cb5384f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8673c7a146814f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland Risk Mitigation CHF AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>172,260</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>172,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,280</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>171,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,620</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>