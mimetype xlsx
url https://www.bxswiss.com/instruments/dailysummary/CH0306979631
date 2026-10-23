--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263a1fefcd9b4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded2fced972844d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8673c7a146814f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1d68e861df4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ed556cb5384f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8673c7a146814f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da479ff6dd64aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1d68e861df4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland Risk Mitigation CHF AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>164,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>