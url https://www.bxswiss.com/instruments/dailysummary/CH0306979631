--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d284a6e1e74c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4c9aea20974bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204239aaa9804b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bcfec5a809740fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1571a748c0774078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204239aaa9804b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ac034cec424ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bcfec5a809740fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,620</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>161,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,880</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>