--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4c9aea20974bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9df805fbdae499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bcfec5a809740fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643e0ce98ebb4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ac034cec424ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bcfec5a809740fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6bad49ad2e42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643e0ce98ebb4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>163,930</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,340</x:t>
-[...539 lines deleted...]
-          <x:t>158,990</x:t>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>