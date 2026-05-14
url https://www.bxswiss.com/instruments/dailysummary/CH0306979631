--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9df805fbdae499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005985f88cb5431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643e0ce98ebb4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08e51d2889a478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6bad49ad2e42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643e0ce98ebb4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c44ebae35214a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08e51d2889a478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,020</x:t>
-[...70 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,940</x:t>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>161,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>