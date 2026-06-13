--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005985f88cb5431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6e929f25ca40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08e51d2889a478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3565191d10a4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c44ebae35214a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08e51d2889a478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra024a1de48244f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3565191d10a4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>161,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>161,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>