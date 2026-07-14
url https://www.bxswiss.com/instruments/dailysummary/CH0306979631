--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6e929f25ca40c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8168e3394d974779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3565191d10a4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0762709c7e4b4043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra024a1de48244f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3565191d10a4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2824e93fb7764b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0762709c7e4b4043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>