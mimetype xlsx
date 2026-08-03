--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8168e3394d974779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1e6d0768424fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0762709c7e4b4043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1db8e9049e548ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,677 +91,677 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2824e93fb7764b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0762709c7e4b4043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa245b0468e40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1db8e9049e548ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>FKB (CH) Equity Switzerland AD</x:t>
+          <x:t>FKB (CH) Equity Switzerland Risk Mitigation CHF AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,400</x:t>
-[...75 lines deleted...]
-          <x:t>173,140</x:t>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,000</x:t>
-[...247 lines deleted...]
-          <x:t>172,530</x:t>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>