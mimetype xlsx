--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1e6d0768424fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3ca7676766491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1db8e9049e548ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf588be03b6d44d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa245b0468e40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1db8e9049e548ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647f9c086c154a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf588be03b6d44d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland Risk Mitigation CHF AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>172,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,530</x:t>
-[...377 lines deleted...]
-          <x:t>173,160</x:t>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>