--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3ca7676766491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aca0c728d1740d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf588be03b6d44d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e49bf20c1324988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647f9c086c154a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf588be03b6d44d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37ace894b114bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e49bf20c1324988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FKB (CH) Equity Switzerland Risk Mitigation CHF AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0306979631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>172,140</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>174,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,620</x:t>
-[...431 lines deleted...]
-          <x:t>173,310</x:t>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>