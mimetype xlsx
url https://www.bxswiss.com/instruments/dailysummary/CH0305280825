--- v10 (2026-09-08)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e4770567f44812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1960034e2144d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2459d19e5845c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d6cfa4a70b4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e691bf000d5493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2459d19e5845c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87bf2813e394966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d6cfa4a70b4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>178,325</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,250</x:t>
-[...232 lines deleted...]
-          <x:t>176,800</x:t>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,950</x:t>
-[...9 lines deleted...]
-          <x:t>176,450</x:t>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>