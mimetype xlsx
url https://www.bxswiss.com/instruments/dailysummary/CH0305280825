--- v11 (2026-10-10)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1960034e2144d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448ae216e0264b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d6cfa4a70b4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9851d878474ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87bf2813e394966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d6cfa4a70b4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f8c9e44fa34924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9851d878474ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>176,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>178,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>178,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,000</x:t>
-[...193 lines deleted...]
-          <x:t>175,500</x:t>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>