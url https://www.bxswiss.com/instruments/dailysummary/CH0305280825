--- v2 (2026-03-14)
+++ v3 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5884170f22704454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8319c0d6fd4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3918971de7c54b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref83b572b58c4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650764fe2aeb4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3918971de7c54b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e61d04d44425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref83b572b58c4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...446 lines deleted...]
-          <x:t>167,400</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>161,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>