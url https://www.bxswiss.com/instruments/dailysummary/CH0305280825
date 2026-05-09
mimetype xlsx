--- v3 (2026-04-18)
+++ v4 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8319c0d6fd4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3bd586be2424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref83b572b58c4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9716667a1d6c43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e61d04d44425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref83b572b58c4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ec2d695e9c446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9716667a1d6c43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>