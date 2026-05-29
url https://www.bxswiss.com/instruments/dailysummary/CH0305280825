--- v4 (2026-05-09)
+++ v5 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3bd586be2424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400ddd06a10d4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9716667a1d6c43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffe9469b737444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ec2d695e9c446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9716667a1d6c43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39157b550824338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffe9469b737444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,675</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,250</x:t>
-[...48 lines deleted...]
-          <x:t>168,875</x:t>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,175</x:t>
-[...38 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,350</x:t>
-[...291 lines deleted...]
-          <x:t>171,500</x:t>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,600</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>170,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>