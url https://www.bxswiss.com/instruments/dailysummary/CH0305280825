--- v5 (2026-05-29)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400ddd06a10d4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652376859a20453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffe9469b737444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a7f2efd3e9472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39157b550824338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffe9469b737444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2adc5b63a247e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a7f2efd3e9472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>168,325</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>168,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>170,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>169,950</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>170,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,650</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>170,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>172,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,400</x:t>
-[...4 lines deleted...]
-          <x:t>171,600</x:t>
+          <x:t>174,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>