--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652376859a20453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c883242238c4255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a7f2efd3e9472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78cf131f36854102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2adc5b63a247e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a7f2efd3e9472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f07f0263bff46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78cf131f36854102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,650</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>170,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>172,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,400</x:t>
-[...308 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,675</x:t>
-[...90 lines deleted...]
-          <x:t>174,500</x:t>
+          <x:t>172,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>