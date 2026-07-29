--- v7 (2026-07-09)
+++ v8 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c883242238c4255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c96923f1214f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78cf131f36854102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9067f1da91444e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f07f0263bff46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78cf131f36854102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225f966c6b4d4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9067f1da91444e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>173,150</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,250</x:t>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>173,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>175,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>