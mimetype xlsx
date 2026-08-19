--- v8 (2026-07-29)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c96923f1214f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c14ae06ef94882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9067f1da91444e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9e108809d34bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225f966c6b4d4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9067f1da91444e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249347a1ffc84158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9e108809d34bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>176,875</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,950</x:t>
-[...26 lines deleted...]
-          <x:t>179,975</x:t>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,575</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>175,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>