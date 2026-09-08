--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c14ae06ef94882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e4770567f44812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9e108809d34bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2459d19e5845c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249347a1ffc84158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9e108809d34bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e691bf000d5493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2459d19e5845c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>175,300</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>174,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,400</x:t>
-[...43 lines deleted...]
-          <x:t>175,650</x:t>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,850</x:t>
-[...382 lines deleted...]
-          <x:t>178,575</x:t>
+          <x:t>176,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>