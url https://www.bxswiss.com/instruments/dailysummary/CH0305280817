--- v4 (2026-02-21)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2de4870b26e4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb466565d35944c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca407e155e54582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a29bbd61c44558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7319e236245947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca407e155e54582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4d2d8dc37c4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a29bbd61c44558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...274 lines deleted...]
-          <x:t>159,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,350</x:t>
-[...26 lines deleted...]
-          <x:t>159,800</x:t>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>164,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>