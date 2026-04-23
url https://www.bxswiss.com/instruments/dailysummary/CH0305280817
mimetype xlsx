--- v5 (2026-04-02)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb466565d35944c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137970b3ec0474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a29bbd61c44558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47bc95d031f4b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4d2d8dc37c4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a29bbd61c44558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0582c7dab3134763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47bc95d031f4b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,325</x:t>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,250</x:t>
-[...566 lines deleted...]
-          <x:t>155,325</x:t>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>