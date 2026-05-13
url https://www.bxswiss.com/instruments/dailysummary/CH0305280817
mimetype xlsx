--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137970b3ec0474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e5e126c1d34f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47bc95d031f4b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ed88dd09b3455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0582c7dab3134763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47bc95d031f4b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143d1d0e79fd4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ed88dd09b3455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>157,475</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,175</x:t>
-[...205 lines deleted...]
-          <x:t>160,600</x:t>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,050</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>160,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,650</x:t>
-[...4 lines deleted...]
-          <x:t>158,850</x:t>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>