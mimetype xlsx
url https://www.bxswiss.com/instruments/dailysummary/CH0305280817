--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e5e126c1d34f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1af8bfd204d4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ed88dd09b3455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bb3a16d76345a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143d1d0e79fd4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ed88dd09b3455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbbc264fa67403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bb3a16d76345a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>157,050</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,050</x:t>
-[...16 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>159,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,650</x:t>
-[...355 lines deleted...]
-          <x:t>160,450</x:t>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>