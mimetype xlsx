--- v8 (2026-06-02)
+++ v9 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1af8bfd204d4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aebb0c3cc54867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bb3a16d76345a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f75f9ad11c4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbbc264fa67403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bb3a16d76345a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4f49f4ca754f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f75f9ad11c4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>160,650</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,550</x:t>
-[...269 lines deleted...]
-          <x:t>161,800</x:t>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>164,325</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,225</x:t>
-[...75 lines deleted...]
-          <x:t>165,825</x:t>
+          <x:t>164,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,175</x:t>
-[...53 lines deleted...]
-          <x:t>163,125</x:t>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>