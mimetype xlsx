--- v9 (2026-07-01)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aebb0c3cc54867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7942839fbc544cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f75f9ad11c4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f8e5d5ea824742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4f49f4ca754f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f75f9ad11c4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fe064e0bfe4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f8e5d5ea824742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,075</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>167,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,275</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>