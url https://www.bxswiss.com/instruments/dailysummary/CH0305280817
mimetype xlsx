--- v10 (2026-07-21)
+++ v11 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7942839fbc544cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e17000a50141cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f8e5d5ea824742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd935cd475974c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fe064e0bfe4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f8e5d5ea824742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R830613739d47404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd935cd475974c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>173,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,350</x:t>
-[...178 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,875</x:t>
-[...252 lines deleted...]
-          <x:t>172,075</x:t>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>