--- v11 (2026-08-10)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e17000a50141cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff03dbf7cf054a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd935cd475974c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907d22b32cff4ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R830613739d47404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd935cd475974c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3136c23e534b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907d22b32cff4ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz BC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0305280817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>172,000</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,825</x:t>
-[...171 lines deleted...]
-          <x:t>176,650</x:t>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>