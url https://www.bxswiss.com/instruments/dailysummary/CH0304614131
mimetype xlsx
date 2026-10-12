--- v13 (2026-09-08)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f382e4962dc4610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0baf2d3b7478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42a9989a4e64254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ace28f35c9437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd57523195b46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42a9989a4e64254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8199cb4324c47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ace28f35c9437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>157,100</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>