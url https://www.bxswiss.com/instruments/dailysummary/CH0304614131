--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0baf2d3b7478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1ca38085cb42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ace28f35c9437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705271d23f224456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8199cb4324c47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ace28f35c9437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce8f286e8734436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705271d23f224456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>153,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,900</x:t>
-[...70 lines deleted...]
-          <x:t>152,800</x:t>
+          <x:t>155,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,800</x:t>
-[...436 lines deleted...]
-          <x:t>153,150</x:t>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>