--- v5 (2026-03-14)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed961eef4304ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddabd40e6988499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d28cde6fbf4065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf537a38061764c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea82928bd6a4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d28cde6fbf4065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdbec5e6b2e42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf537a38061764c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...581 lines deleted...]
-          <x:t>139,050</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>139,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>