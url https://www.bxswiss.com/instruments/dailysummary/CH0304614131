--- v6 (2026-04-15)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddabd40e6988499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669d8b0282bc489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf537a38061764c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda222236af7c41b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdbec5e6b2e42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf537a38061764c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5b0cb0a80c4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda222236af7c41b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>