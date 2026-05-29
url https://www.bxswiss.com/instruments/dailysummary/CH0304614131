--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669d8b0282bc489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390bf84acd6c402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda222236af7c41b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0611d68ea3040d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5b0cb0a80c4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda222236af7c41b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9548c151cbe7499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0611d68ea3040d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,800</x:t>
-[...4 lines deleted...]
-          <x:t>142,800</x:t>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>145,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,000</x:t>
-[...16 lines deleted...]
-          <x:t>144,850</x:t>
+          <x:t>146,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,400</x:t>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,450</x:t>
-[...48 lines deleted...]
-          <x:t>145,100</x:t>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,250</x:t>
-[...301 lines deleted...]
-          <x:t>145,950</x:t>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>