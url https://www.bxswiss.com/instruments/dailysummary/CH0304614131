--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390bf84acd6c402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0641137704404b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0611d68ea3040d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re034e52283fd4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9548c151cbe7499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0611d68ea3040d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc461fcacdeb4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re034e52283fd4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>146,450</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,900</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>147,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,650</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>