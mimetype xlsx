--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0641137704404b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3df115733b64753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re034e52283fd4cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fafc9e75516498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc461fcacdeb4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re034e52283fd4cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8b2605a3b34c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fafc9e75516498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>147,150</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>148,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>149,000</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>150,750</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,150</x:t>
-[...254 lines deleted...]
-          <x:t>149,650</x:t>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,650</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>151,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,850</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>