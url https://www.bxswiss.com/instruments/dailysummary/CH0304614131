--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3df115733b64753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a9d1f8865b4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fafc9e75516498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee6aeea680a4e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8b2605a3b34c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fafc9e75516498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211a442aa78f4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee6aeea680a4e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>154,025</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,025</x:t>
-[...26 lines deleted...]
-          <x:t>155,725</x:t>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,675</x:t>
-[...166 lines deleted...]
-          <x:t>157,500</x:t>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>156,025</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>