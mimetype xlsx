--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a9d1f8865b4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed48ae076004191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee6aeea680a4e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd3d04aa7704806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211a442aa78f4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee6aeea680a4e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144cf58f236648b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd3d04aa7704806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>159,550</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>156,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>159,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>