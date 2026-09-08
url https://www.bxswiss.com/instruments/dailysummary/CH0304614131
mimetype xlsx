--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed48ae076004191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f382e4962dc4610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd3d04aa7704806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42a9989a4e64254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144cf58f236648b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd3d04aa7704806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd57523195b46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42a9989a4e64254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>157,650</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,400</x:t>
-[...566 lines deleted...]
-          <x:t>158,050</x:t>
+          <x:t>157,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>